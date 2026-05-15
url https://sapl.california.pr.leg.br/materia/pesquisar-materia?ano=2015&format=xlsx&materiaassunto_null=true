--- v0 (2025-10-14)
+++ v1 (2026-05-15)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA DETERMINE AO SETOR COMPETENTE, A CONSTRUÇÃO DE EXTENSÃO DO TOLDO EM FRENTE AO PORTÃO DO CENTRO DE EDUCAÇÃO INFANTIL JOÃO GIMENE, POIS O MESMO ESTÁ CURTO E COM TANTAS CHUVAS AS CRIANÇAS SE MOLHAM. </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA DETERMINE AO SETOR COMPETENTE, A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA DRACENA, PRÓXIMO AO Nº 60; PARA EVITAR QUE OCORRA ALGUM ACIDENTE, POIS É UMA ÁREA ONDE MORAM VÁRIAS FAMÍLIAS COM FILHOS PEQUENOS E OS VEÍCULOS TRAFEGAM EM GRANDE VELOCIDADE E ISTO AUMENTA O PERIGO. </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA VERIFIQUE A POSSIBILIDADE DE ESTENDER OS BENEFÍCIOS DE ISENÇÃO DE ITBI, IPTU E ISSQN, CONSTANTES NA DA LEI 1.595/2015, PARA AS CONSTRUÇÕES REALIZADAS NO PROGRAMA FEDERAL MINHA CASA MINHA VIDA, AINDA QUE NÃO SEJA EM CONVÊNIO COM A COHAPAR.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/308/projeto_de_lei_0012015.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/308/projeto_de_lei_0012015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos Agentes Políticos do Município de Califórnia.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/309/projeto_de_lei_0022015.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/309/projeto_de_lei_0022015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos servidores efetivos e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA DA LUA NO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE CALIFÓRNIA &amp;#8211; NOVO PRODEC E DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS PARA IMPLANTAÇÃO, EXPANSÃO E AMPLIAÇÃO DE EMPRESAS NO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRA DE SUA PROPRIEDADE À COMPANHIA DE HABITAÇÃO DO PARANÁ &amp;#8211; COHAPAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTº 3º DA LEI 1567/2015 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>João Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, ALTERA PPA/2014/2017 E A LDO/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO TABELA 1 - PARÂMETROS DE USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO DE CALIFÓRNIA DA LEI Nº 1563/2015 QUE DISPÕE SOBRE O USO E A OCUPAÇÃO DO SOLO DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS TEMPORÁRIOS NA ESTRUTURA ADMINISTRATIVA, POR NECESSIDADE TEMPORÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CALIFÓRNIA (LEI 1.311/2009), REGULARIZA O QUADRO DO MAGISTÉRIO MUNICIPAL E CRIA NOVOS CARGOS DE PROFESSOR. </t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI ABONO ESPECIAL NATALINO AOS SERVIDORES ATIVOS ESTATUTÁRIOS E CELETISTAS, CARGOS DE PROVIMENTO EM COMISSÃO E CONTRATADOS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/308/projeto_de_lei_0012015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/309/projeto_de_lei_0022015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/308/projeto_de_lei_0012015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2015/309/projeto_de_lei_0022015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>