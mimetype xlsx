--- v0 (2025-10-12)
+++ v1 (2026-05-16)
@@ -51,954 +51,954 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ATAUS</t>
   </si>
   <si>
     <t>Ata da última Sessão</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA ÚLTIMA SESSÃO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA DO MUNICÍPIO DE_x000D_
 CALIFORNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE_x000D_
 LHE SÃO CONFERIDAS POR LEI E CONSIDERANDO O RESULTADO DA_x000D_
 COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO E TITULAÇÃO_x000D_
 DE SERVIDORES,</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE_x000D_
 LHE SÃO CONFERIDAS POR LEI</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE TESOUREIRO DA CÂMARA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LICENÇA DA VEREADORA ILDELENE KRUPNISKI DI LANDRO_x000D_
 DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DA CÂMARA MUNICIPAL DE CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI,_x000D_
 RESOLVE:_x000D_
 ARTº 1º - EM CUMPRIMENTO AO DISPOSTO NO ARTIGO 16 PARÁGRAFO 7º DA LEI ORGÂNICA  DO MUNICÍPIO DE CALIFÓRNIA; COMUNICO QUE A ELEIÇÃO PARA FORMAÇÃO DA MESA DIRETORA DA CÂMARA PARA TODOS OS CARGOS, PARA O BIÊNIO 2017/2018; REALIZAR-SE-A NA SESSÃO SOLENE DE POSSE EM 01.01.2017._x000D_
 </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE A SENHORA PREFEITA DETERMINE AO SETOR COMPETENTE, A RESTAURAÇÃO DO PARQUINHO DA PRAÇA SÃO FRANCISCO</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ildelene</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE A SENHORA PREFEITA DENOMINE A NOVA UNIDADE BÁSICA DE SAÚDE, DA RUA FERNANDO MARTINS, 135 - RESIDENCIAL SILVINO LINO COELHO COMO: &amp;#8220;DR MÁRIO FARAH RAFKA&amp;#8221;, MÉDICO ILUSTRE QUE EXERCEU SUA PROFISSÃO POR MAIS DE 25 ANOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO A SENHORA PREFEITA QUE DA PRÓXIMA VEZ QUE FOR DENOMINAR UMA VIA PÚBLICA QUE SEJA DENOMINADA COM O NOME DO &amp;#8220;PROFESSOR EUGENIO MORAES NETTO&amp;#8221;. RECONHECENDO SEU TRABALHO DEDICADO POR VÁRIOS ANOS A EDUCAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. VISANDO A PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA, SUGERE A SENHORA PREFEITA QUE SEJAM DEMARCADAS, VAGAS DE ESTACIONAMENTOS ESPECIAIS  COM O SÍMBOLO INTERNACIONAL DE ACESSO DESTINADAS ÀS PESSOAS COM DEFICIÊNCIA FÍSICA OU COM  MOBILIDADE REDUZIDA, PRINCIPALMENTE NA AVENIDA GETÚLIO VARGAS ÁREA CENTRAL DE NOSSA CIDADE, (OBEDECENDO AO CONTIDO NAS LEIS 10098/2000 E 10741/2003, BEM AS RESOLUÇÕES 302/08, 303/08 E 304/08 QUE REGULAMENTARAM AS ÁREAS DE ESTACIONAMENTO ESPECÍFICAS E AS VAGAS DE ESTACIONAMENTOS ESPECIAIS DO CONTRAN.)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA RESTAURADA A ESTRADA DA VILA BOM JESUS DE NOSSO MUNICÍPIO, COM CALÇAMENTO DE PEDRAS PARALELEPÍPEDOS OU PEDREGULHOS, PARA MELHOR COMODIDADE DE SEUS MORADORES. </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO_x000D_
 MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA VERIFIQUE A POSSIBILIDADE DE REATIVAR OS_x000D_
 BANHEIROS DA PRAÇA SÃO FRANCISCO, PARA QUE OS MESMOS SEJAM UTILIZADOS PELOS_x000D_
 PARTICIPANTES E FREQUENTADORES DA FEIRA DA LUA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gisele</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA RETIRADO UM OBSTÁCULO DA RUA QUE DÁ ACESSO AO DO RESIDENCIAL SILVINO LINO COELHO APÓS O PONTILHÃO. POR SER UMA CURVA FECHADA FICA DIFÍCIL FAZÊ-LA COM VEÍCULOS GRANDES COM ÔNIBUS OU CAMINHÃO.   </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA CONSTRUÍDA BOCA DE LOBO NA AV GETÚLIO VARGAS ESQUINA COM A RUA BOA VISTA. APRESENTO TAL SOLICITAÇÃO A PEDIDO DE MORADORES DAQUELA ÁREA. </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE PLACA INDICATIVA: PROIBIDO RETORNAR/SENTIDO PROIBIDO &amp;#8211; EM FRENTE AO CENTRO MUNICIPAL DE SAÚDE PARA QUE OS MOTORISTAS NÃO ALEGUEM IGNORÂNCIA AO TRANSITAR EM SENTIDO PROIBIDO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maria de Fátima</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA PROVIDENCIE JUNTO AO SETOR COMPETENTE A VERIFICAÇÃO DA HIGIENE DOS ÔNIBUS ESCOLARES, PRINCIPALMENTE O QUE TRANSPORTA OS ALUNOS DO BAIRRO DA FIGUEIRINHA. OS ALUNOS ESTÃO RECLAMANDO QUE NO INTERIOR DOS MESMOS ESTÁ COM MAL- CHEIRO HORRÍVEL. SOLICITA TAMBÉM A REGULARIDADE NO TRANSPORTE DOS ALUNOS DO NÚCLEO NEGO MOISÉS, POIS ULTIMAMENTE O ÔNIBUS NÃO TEM PASSADO PEGAR OS ALUNOS NAQUELE LOCAL.  </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA PROVIDENCIE A ALTERAÇÃO DA LEI Nº 1.425/2012, ARTIGO 27 E SEUS ARTIGOS - QUE TRATA DA REMUNERAÇÃO DOS CONSELHEIROS, IGUALANDO-OS A REMUNERAÇÃO DOS SECRETÁRIOS MUNICIPAIS, LEVANDO EM CONSIDERAÇÃO QUE AS RESPONSABILIDADES SÃO SEMELHANTES. </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO_x000D_
 MUNICIPAL. SOLICITANDO QUE A SENHORA PREFEITA PROVIDENCIE A COLOCAÇÃO DE SINALIZAÇÃO,_x000D_
 BEM COMO CONSTRUIR UMA PROTEÇÃO ENQUANTO NÃO É RECONSTRUÍDO O MURO E O ASFALTO, NO_x000D_
 FINAL DA RUA DELMIRO RODRIGUES BATISTA DA SILVA &amp;#8211; ESQUINA COM JOSÉ CUNHA NETO, ONDE_x000D_
 HOUVE DESMORONAMENTO DO MURO E PARTE DA VIA ASFÁLTICA. FAÇO TAL SOLICITAÇÃO A PEDIDO_x000D_
 PRINCIPALMENTE DOS MORADORES PRÓXIMOS E POR TER VERIFICADO IN LOCO QUE ESTÁ MUITO_x000D_
 PERIGOSO PARA PEDESTRES E VEÍCULOS, INCLUSIVE PARA CRIANÇAS QUE ANDAM DE BICICLETA_x000D_
 NAQUELE LOCAL; LEMBRANDO QUE TODO CIDADÃO TEM DIREITO DE IR E VIR.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO_x000D_
 MUNICIPAL. SUGERINDO QUE SEJA CONSTRUÍDO QUEBRA-MOLAS NA RUA VEREADOR FRANCISCO_x000D_
 LOURENÇO FILHO &amp;#8211; BAIRRO VIOLETAS, PRÓXIMO À CASA DO SENHOR GINO, ONDE FICAM MUITAS_x000D_
 CRIANÇAS A BRINCAR E OS VEÍCULOS PASSAM EM ALTA VELOCIDADE, PONDO EM RISCO A VIDA DAS_x000D_
 MESMAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. _x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL PARA DENOMINAÇÃO DE RUA, O NOME DO SENHOR &amp;#8220;JOÃO GASPARETTO&amp;#8221;, RETRIBUINDO ASSIM A DEDICAÇÃO DO MESMO COMO PIONEIRO DE NOSSO MUNICÍPIO, HOMENAGEANDO-O COM A COLOCAÇÃO DE SEU NOME, EM UMA DAS RUAS DESTA CIDADE QUE ELE AMOU E SERVIU. _x000D_
 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE_x000D_
 INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL PARA DENOMINAÇÃO VIAS PÚBLICAS EM NOSSO MUNICÍPIO, OS NOMES_x000D_
 DOS SENHORES &amp;#8220;TOBIAS ZANDONADE E EMÍLIO PIOVESAN&amp;#8221;, RETRIBUINDO ASSIM A DEDICAÇÃO DOS MESMO_x000D_
 COMO PIONEIROS DE NOSSO MUNICÍPIO, HOMENAGEANDO-OS, BEM COMO A SEUS FAMILIARES QUE CONTINUAM_x000D_
 MORANDO EM NOSSO MUNICÍPIO, COM A COLOCAÇÃO DE SEUS NOMES, EM UMA DAS VIAS PÚBLICAS DESTA_x000D_
 CIDADE QUE ELES AMARAM E SERVIRAM.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO GRUPO_x000D_
 &amp;#8220;RENOVA JOVEM&amp;#8221;, DA PARÓQUIA SÃO FRANCISCO DE ASSIS DE_x000D_
 CALIFORNIA-PR.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO  AO ATLETA DE MOTOCROS &amp;#8220;ALBERTO LAZARETE&amp;#8221;.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO A PROFESSORA &amp;#8220;MARIA BARROSO DE GODOI&amp;#8221;.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR COMO GESTORA DOS CONTRATOS CELEBRADOS PELA CÂMARA MUNICIPAL DE CALIFÓRNIA &amp;#8211; A SENHORA NAIR FEDEROVICZ MENDES DOS SANTOS, CONTADORA, PORTADORA DA CÉDULA DE IDENTIDADE RG. SOB Nº 2.046.466-6-SESP-PR, CRC/PR SOB Nº PR-025.590/0-0.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>João Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR &amp;#8211; A SENHORA ALCIRENE ADRIANA DA SILVA CORDEIRO DOS SANTOS, BRASILEIRA, PORTADORA DA CÉDULA DE IDENTIDADE RG. SOB Nº 5.003.446-1- SSP-PR, INSCRITO NO CPF SOB Nº 766.818.829-00 E INSCRITA NA OAB/PR SOB Nº 20220; CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSORA JURÍDICO, SÍMBOLO CC &amp;#8211; 02, A PARTIR DE 18 DE ABRIL  DE 2016.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO SERVIDOR OCUPANTE DE CARGO EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR TESOUREIRO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER A SERVIDORA NAIR FEDEROVICZ MENDES DOS SANTOS, OCUPANTE DO CARGO DE CONTADORA, SUAS FÉRIAS REGULAMENTARES A QUE FAZ JUS, REFERENTE AO PERÍODO AQUISITIVO 2014/2015. SENDO 10 DIAS EM PECÚNIA ENTRE 01.06.2016 A 10.06.2016 E GOZO DAS FÉRIAS A PARTIR DO DIA 11.06.2016; DEVENDO A MESMA RETORNAR AS SUAS ATIVIDADES PROFISSIONAIS A PARTIR DE 01 DE JULHO DE 2016.   </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA MONICA DA CONSOLAÇÃO CORDEIRO, LOTADA NO CARGO DE_x000D_
 SECRETÁRIA GERAL, SUAS FÉRIAS REGULAMENTARES A QUE FAZ JUS, REFERENTE AO PERÍODO AQUISITIVO_x000D_
 2015/2016. SENDO 10 (DEZ) DIAS EM PECÚNIA ENTRE 04.07.2016 A 13.07.2016. A MESMA DEVE_x000D_
 RETORNAR AS SUAS ATIVIDADES PROFISSIONAIS A PARTIR DE 03 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 40, § 3º DA LEI ORGÂNICA DO MUNICÍPIO DE CALIFÓRNIA; DECLARO VAGA_x000D_
 A CADEIRA DA VEREADORA ILDELENE KRUPNISKI DI LANDRO, EM VIRTUDE DA MESMA HAVER SIDO_x000D_
 NOMEADA COMO DIRETORA DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ROSANA DE OLIVEIRA_x000D_
 VASQUES, FICANDO AUTOMATICAMENTE LICENCIADA DO CARGO DE VEREADORA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICAM DESIGNADOS A PARTIR DESTA DATA, OS ABAIXO RELACIONADOS PARA COMPOREM, A COMISSÃO_x000D_
 PERMANENTE GERAL DE LICITAÇÃO DA CÂMARA MUNICIPAL DO MUNICÍPIO DE CALIFÓRNIA, COMO SEGUE:</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTAURA E NOMEIA COMISSÃO PROCESSANTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTº 1º - TENDO EM VISTA A PORTARIA Nº117/2016 DO EXECUTIVO MUNICIPAL, NO JORNAL TRIBUNA DO NORTE EM 05/11/2016, REVOGANDO A PORTARIA Nº90/2016, NA QUAL A VEREADORA ILDELENE KRUPNISKI DI LANDRO ESTAVA NOMEADA COMO DIRETORA DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ROSANA DE OLIVEIRA VASQUES, MOTIVO PELO QUAL SUA CADEIRA FOI DECLARADA VAGA, FATO QUE NÃO PREVALECE MAIS, DEVENDO A VEREADORA ASSUMIR DE IMEDIATO SUA CADEIRA NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE COORDENADOR (A) DA UNIDADE DE CONTROLE INTERNO  DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR &amp;#8211; O SENHOR ANDRÉ SILVA DOS REIS, BRASILEIRO, PORTADOR DA CÉDULA DE IDENTIDADE RG. SOB Nº 7.348.073-6 - SESP-PR E INSCRITO NO CPF SOB Nº 029.208.859-01; CARGO DE PROVIMENTO EM COMISSÃO DE DIRETOR GERAL, SÍMBOLO CC &amp;#8211; 02, A PARTIR DE 31 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR &amp;#8211; A SENHORA ALCIRENE ADRIANA DA SILVA CORDEIRO DOS SANTOS, BRASILEIRA, PORTADORA DA CÉDULA DE IDENTIDADE RG. SOB Nº 5.003.446-1- SSP-PR, INSCRITO NO CPF SOB Nº 766.818.829-00 E INSCRITA NA OAB/PR SOB Nº 20220; CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSORA JURÍDICO, SÍMBOLO CC &amp;#8211; 02, A PARTIR DE 31 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER_x000D_
 EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA-PR, RELATIVAS AO EXERCÍCIO_x000D_
 FINANCEIRO DE 2014, PROCESSO Nº 166970/2015 &amp;#8211; ACÓRDÃO DE_x000D_
 PARECER PRÉVIO Nº86/2016 &amp;#8211; PRIMEIRA CÂMARA DO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DO PARANÁ &amp;#8211; TCE/PR.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CEDER O USO DE TRATOR AGRÍCOLA E EQUIPAMENTOS AGRÍCOLAS (PATRULHA SERICÍCOLA) À ASSOCIAÇÃO DE PRODUTORES AGROPECUÁRIOS DE CALIFÓRNIA &amp;#8211; APAC, NOS TERMOS DO ARTIGO 84 DA LEI ORGÂNICA DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA AOS AGENTES POLÍTICOS E SECRETÁRIOS DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA/REAJUSTE DA TABELA DOS SERVIDORES DE CARGOS EFETIVOS E CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER À APAC- ASSOCIAÇÃO DOS PRODUTORES AGROPECUÁRIOS DE CALIFÓRNIA, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER À APAE &amp;#8211; ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CALIFÓRNIA, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER À APMI &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO A MATERNIDADE E A INFÂNCIA, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA/REAJUSTE DOS SERVIDORES EFETIVOS, CARGOS DE PROVIMENTO EM COMISSÃO, APOSENTADOS E PENSIONISTAS DA PREFEITURA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PISO SALARIAL DOS SERVIDORES PÚBLICOS DO MAGISTÉRIO DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO  DA UNIDADE BÁSICA DE SAÚDE, LOCALIZADA NO BAIRRO RESIDENCIAL SILVINO LINO COELHO. </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI MUNICIPAL 1588/2015, QUE DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO PARA FORNECIMENTO DE MORADIA AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O CONSELHO ESCOLAR NOS CMEIS E ESCOLAS PÚBLICAS MUNICIPAIS DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA CRECHE MUNICPAL DE EDUCAÇÃO INFANTIL TIPO B &amp;#8211; PROINFÂNCIA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FOLGA ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DOS PODERES: EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE CALIFÓRNIA-PR, NO DIA DE SEU ANIVERSÁRIO NATALÍCIO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE INCENTIVOS DO NOVO PRODEC À AMPLIAÇÃO DO PARQUE INDUSTRIAL I E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONCESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE MÁQUINAS E IMPLEMENTOS AGRÍCOLAS, CONFORME ANEXO ÚNICO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERA O PPA/2014/2017 E A LDO/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO DA FIGUEIRINHA. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA AO PERÍMETRO URBANO DE CALIFÓRNIA, OS IMÓVEIS: ÁREA 1 COM 175.032,90 METROS QUADRADOS, E ÁREA 02 COM 50.347,81 METROS QUADRADOS, LOCALIZADOS NO MUNICÍPIO DE CALIFÓRNIA, COMARCA DE MARILÂNDIA DO SUL/PR. </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS VEREADORES E DOS SECRETÁRIOS DO MUNICÍPIO DE CALIFÓRNIA-PR; PARA A LEGISLATURA DE 2017 A 2020 E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE CALIFÓRNIA,_x000D_
 ESTADO DO PARANÁ, PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2017&amp;#8221;, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; PARANÁ</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ESTACIONAMENTO DE CURTA DURAÇÃO DE VEÍCULOS EM FRENTE ÀS FARMÁCIAS E DROGARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL  Nº1386/2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CALIFÓRNIA, ESTADO DO PARANÁ,  ACRESCENTANDO O CARGO DE OFICIAL TÉCNICO EM ASSESSORIA LEGISLATIVO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL  Nº1387/2011, QUE: CRIA O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ EXCETO PROFISSIONAIS DO MAGISTÉRIO E CELETISTAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI MUNICIPAL  Nº 963/2004, QUE: DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO MUNICIPAL NOS TERMOS DO ART. 31 DA CONSTITUIÇÃO FEDERAL E ART. 59 DA LEI COMPLEMENTAR Nº 101/2000, CRIA A UNIDADE DE CONTROLE INTERNO DO MUNICÍPIO DE CALIFÓRNIA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A UNIDADE DE CONTROLE INTERNO DO_x000D_
 PODER LEGISLATIVO DE CALIFORNIA, DISPÕE SOBRE A_x000D_
 IMPLANTAÇÃO DO SISTEMA DE CONTROLE INTERNO, NOS_x000D_
 TERMOS DO ARTIGO 31 E 74 DA CONSTITUIÇÃO FEDERAL,_x000D_
 ARTIGO 59 DA LEI COMPLEMENTAR Nº 101/2000 E ARTIGO_x000D_
 115 E 120, DA LEI ORGÂNICA DO MUNICIPIO DE_x000D_
 CALIFORNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DE_x000D_
 CARGA HORÁRIA DA CATEGORIA FUNCIONAL DE_x000D_
 ASSISTENTE SOCIAL E ESTABELECE OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE SAÚDE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS._x000D_
 A CÂMARA MUNICIPAL DE CALIFÓRNIA, ESTADO DO PARANÁ, APROVOU_x000D_
 E EU, PREFEITA, SANCIONO A SEGUINTE LEI:</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RATEIO DOS HONORÁRIOS ADVOCATÍCIOS ENTRE ADVOGADOS PÚBLICOS EFETIVOS, CONSOANTE PREVISÃO DO ART. 85, §19 DA LEI FEDERAL 13.105/2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, COM A FINALIDADE DE INVESTIGAR OCUPAÇÃO DE CARGO, FUNÇÃO OU EMPREGO, NA ADMINISTRAÇÃO PÚBLICA, OCUPADO PELA VEREADORA ILDELENE KRUPINISKI DI LANDRO, SEM LICENCIATURA DO MANDATO DE VEREADORA. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, COM A FINALIDADE DE INVESTIGAR OCUPAÇÃO DE CARGO, FUNÇÃO OU EMPREGO, NA ADMINISTRAÇÃO PUBLICA DIRETA OU INDIRETA DO MUNICÍPIO, EXONERÁVEL &amp;#8220;AD NUTUM&amp;#8221;, SEM LICENCIATURA DO MANDATO DE VEREANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNIOR CESAR BELONCI, PORTADOR DA CÉDULA DE IDENTIDADE RG SOB Nº 7.227.018-5&amp;#8211;SESP-PR, VEREADOR COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE A VOSSA PRESENÇA REQUERER INFORMAÇÕES A CERCA DA SITUAÇÃO ATUAL DA ANTIGA ÁREA DE LAZER &amp;#8220;PRAINHA ARTIFICIAL&amp;#8221; DO MUNICÍPIO CALIFÓRNIA, ASSIM COMO, A METRAGEM DE SUA ÁREA, SUAS DELIMITAÇÕES E QUALQUER OUTRA INFORMAÇÃO QUE SEJA DE IMPORTÂNCIA, COMO: CONCESSÕES, PROJETOS, INVESTIMENTOS, ENTRE OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILDELENE KRUPNISKI DI LANDRO, VEREADORA COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE A PRESENÇA DE VOSSA SENHORIA REQUERER, APÓS OUVIDO O PLENÁRIO SEJA OFICIADO AO EXECUTIVO MUNICIPAL PARA QUE, SE EMPENHE E PROVIDENCIE A REFORMULAÇÃO DO PLANOS DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; LEI 1387/2011, BEM COMO DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; LEI 1.311/2009 E SUAS ALTERAÇÕES. DESTACO AINDA A QUE SEJA INCLUÍDA NAS NOVAS LEIS A LICENÇA PRÊMIO TÃO ALMEJADA E MERECIDA PELOS SERVIDORES. </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>MILTON LINO DA SILVA, VEREADOR COM REGULAR ASSENTO NESTA CASA DE_x000D_
 LEIS, NOS TERMOS DO ART. 96 DO REGIMENTO INTERNO E NOS TERMOS DO ART. 76 DA LEI ORGÂNICA, VEM_x000D_
 RESPEITOSAMENTE A PRESENÇA DE VOSSA SENHORIA REQUERER, QUE LHE SEJAM FORNECIDAS CÓPIA DA FOLHA DE_x000D_
 PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, QUE FORAM ENVIADAS PELO EXECUTIVO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>MARIA DE FÁTIMA FERREIRA DOMINGUES, VEREADORA COM REGULAR_x000D_
 ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE A PRESENÇA DE VOSSA SENHORIA REQUERER, APÓS OUVIDO O_x000D_
 PLENÁRIO SEJA OFICIADO AO EXECUTIVO MUNICIPAL PARA QUE, A SECRETARIA MUNICIPAL DE SAÚDE ESTENDA A VACINA_x000D_
 INFLUENZA &amp;#8220;A&amp;#8221; (H1N1) - &amp;#8220;GRATUITAMENTE&amp;#8221; AOS PROFESSORES E DEMAIS PROFISSIONAIS QUE_x000D_
 TRABALHAM NAS ESCOLAS DA REDE MUNICIPAL E ESTADUAL. FAÇO ESTE REQUERIMENTO, PREOCUPADA COM AS_x000D_
 CONSTANTES VARIAÇÕES CLIMÁTICAS NO SUL DO PAÍS, QUE VEM CAUSANDO UM GRANDE SURTO DE GRIPE,_x000D_
 PORTANTO ENTENDO QUE ESTES PROFISSIONAIS DEVEM SIM ESTAR NO GRUPO DE RISCO E RECEBER A VACINA O_x000D_
 QUANTO ANTES, POIS ESTÃO DIARIAMENTE EM CONTATO COM CENTENAS DE ALUNOS NAS SALAS DE AULAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CLAUDEMIR NUNES BARBOSA, VEREADOR COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE A PRESENÇA DE VOSSA SENHORIA REQUERER, APÓS OUVIDO O PLENÁRIO SEJA OFICIADO AO EXECUTIVO MUNICIPAL PARA QUE ENVIE A ESTA CASA CÓPIA DAS FATURAS TELEFÔNICAS DA LINHA TELEFÔNICA DO Nº 43 &amp;#8211; 3429 1242 E DAS LINHAS AGRUPADAS A MESMA; DESDE JANEIRO DE 2013. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1305,68 +1305,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>