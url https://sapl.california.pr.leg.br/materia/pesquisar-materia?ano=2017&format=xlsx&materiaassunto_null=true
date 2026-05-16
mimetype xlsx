--- v0 (2025-10-22)
+++ v1 (2026-05-16)
@@ -51,1720 +51,1720 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNAR PÚBLICA A REALIZAÇÃO DA ELEIÇÃO PARA COMPOSIÇÃO DA MESA DIRETORA DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA PARA O BIÊNIO 2017/2018, OCORRIDO NO DIA 01/01/2017, CUJO VEREADORES FORAM EMPOSSADOS IMEDIATAMENTE, BEM COM, O RESULTADO DA MESMA, FICANDO ASSIM COMPOSTA:</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jean Carlos de Souza Neves</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LICENÇA DO VEREADOR CLAUDEMIR NUNES BARBOSA,  DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JEAN CARLOS DE SOUZA NEVES, PRESIDENTE DA CÂMARA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, NO USO DE SUAS ATRIBUIÇÕES_x000D_
 LEGAIS, E, CONSIDERANDO O RESULTADO DA COMISSÃO ESPECIAL DE AVALIAÇÃO DE_x000D_
 DESEMPENHO E TITULAÇÃO DOS SERVIDORES DA CÂMARA DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernandes Fracassi</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO-ASSINADO APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº001/2017, DE_x000D_
 AUTORIA DE EXECUTIVO MUNICIPAL, MODIFICANDO O §1º , INCISO III DO ARTIGO 2º.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO-ASSINADO APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº046/2017, DE AUTORIA DE EXECUTIVO MUNICIPAL, MODIFICANDO O TEXTO DO PROLONGAMENTO DA RUA ITARARÉ DO ARTIGO 1º. OBEDECENDO AO DISPOSTO NA LEI MUNICIPAL Nº 1.661 DE 14/07/2017. FICANDO COM A SEGUINTE REDAÇÃO:</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CJRE - Comissão de JUSTIÇA, REDAÇÃO E ÉTICA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES ABAIXO-ASSINADO APRESENTAM EMENDA SUPRESSIVA AO PROJETO DE LEI Nº055/2017, DE AUTORIA DE EXECUTIVO MUNICIPAL, SUPRIMINDO DA DESCRIÇÃO DE TODOS OS CARGOS A EXPRESSÃO: &amp;#8220;COLABORAR COM A LIMPEZA E ORGANIZAÇÃO DO LOCAL DE TRABALHO; REALIZAR OUTRAS TAREFAS CORRELATAS AO CARGO E/OU DETERMINADAS PELO SUPERIOR IMEDIATO&amp;#8221;; QUE SE ENCONTRA AO FINAL DE CADA DESCRIÇÃO. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>FORMD</t>
   </si>
   <si>
     <t>Formulário para solicitação de diária de viagem</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARTICIPAR JUNTAMENTE COM O VEREADOR DIOGO PORTO DO EVENTO: ORIENTAÇÃO PARA GESTORES MUNICIPAIS EM INÍCIO DE MANDATO, A REALIZAR-SE NO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ-TCE. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARTICIPAR DE CURSOS EM TRÊS MÓDULOS: FISCALIZAÇÃO MUNICIPAL: PARA CONTADORES, CONTROLADORES INTERNOS E SERVIDORES QUE ATUAM EM PRESTAÇÃO DE CONTAS MUNICIPAL, LICITAÇÕES: PREGOEIROS, MEMBROS DE COMISSÃO DE LICITAÇÃO, ADVOGADOS, PROCURADORES JURÍDICOS E SERVIDORES MUNICIPAIS QUE ATUAM EM LICITAÇÕES E TRANSFERÊNCIAS VOLUNTÁRIAS: SERVIDORES MUNICIPAIS QUE ATUAM DIRETAMENTE COM CONVÊNIOS E CONTRATOS PREVISTOS NA LEI 13.019, A REALIZAR-SE EM LONDRINA CENTRO SOCIAL SOKA, RUA MATO GROSSO, 585, SOB A RESPONSABILIDADE DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ-TCE. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARTICIPAR DE CURSO: PRESTACÃO DE CONTAS ANUAIS: PARA CONTADORES, CONTROLADORES INTERNOS E SERVIDORES QUE ATUAM EM PRESTAÇÃO DE CONTAS MUNICIPAL A REALIZAR-SE EM CURITIBA &amp;#8211; CONSELHO REGIONAL DE CONTABILIDADE, SOB A RESPONSABILIDADE DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ-TCE. VISITA AO TRIBUNAL DE CONTAS, ASSEMBLEIA LEGISLATIVA E SEAB, PARA TRATAR DE ASSUNTOS REFERENTES A PRESTAÇÃO DE CONTAS ANUAIS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO ATRAVÉS DA SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, DO CURSINHO PRÉ-VESTIBULAR GRATUITO, PARA ATENDER ALUNOS ORIUNDOS DE ESCOLAS_x000D_
 PÚBLICAS E COM RENDA FAMILIAR DE ATÉ QUATRO SALÁRIOS MÍNIMOS. MOTIVANDO ESTES ALUNOS A VEREM_x000D_
 O ESTUDO COMO UMA &amp;#8216;PORTA ABERTA&amp;#8217; PARA SE CHEGAR ÀS CONQUISTAS E REALIZAÇÕES SONHADAS POR_x000D_
 CADA UM.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITANDO A CONCESSÃO DO BENEFÍCIO DO PROGRAMA DE INCENTIVO AOS ESTUDANTES DE ENSINO_x000D_
 TÉCNICO E SUPERIOR, POR MEIO DE DISTRIBUIÇÃO DE PASSES A SEREM UTILIZADOS NO TRANSPORTE_x000D_
 COLETIVO, DE ACORDO COM A LEI Nº 1528/2014. SOLICITO A MÁXIMA URGÊNCIA, TENDO EM VISTA O_x000D_
 INÍCIO DO ANO LETIVO ESCOLAR.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Valdenir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO QUE SEJA REALIZADA A REPARAÇÃO DO MURO LATERAL QUE ESTÁ NA CONTINUIDADE DA RUA_x000D_
 CIZENANDO FERNANDES DO CEMITÉRIO MUNICIPAL DE CALIFÓRNIA, O QUAL ESTÁ OFERECENDO RISCO DE_x000D_
 ACIDENTE , PRINCIPALMENTE PARA AS CRIANÇAS QUE BRINCAM PRÓXIMO AO LOCAL.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO A CONSTRUÇÃO DE TRAVESSIA ELEVADA NOS, COM AS DEVIDAS SINALIZAÇÕES DANDO_x000D_
 PREFERÊNCIA AOS PEDESTRES, NOS SEGUINTES LOCAIS: RUA MINOTE BOLINELLI EM FRENTE A ESCOLA_x000D_
 MUNICIPAL CALIFÓRNIA, RUA JOÃO VOLTARELLI, EM FRENTE A IGREJA MATRIZ E NA RUA JOSÉ CUNHA_x000D_
 NETO EM FRENTE AO COLÉGIO ESTADUAL TALITA BRESOLIN. ESTAS PROVIDENCIAS SÃO PARA EVITAR_x000D_
 ACIDENTES E PRESERVAR A SEGURANÇA DOS PEDESTRES, PRINCIPALMENTE CRIANÇAS E IDOSOS QUE_x000D_
 FREQUENTAM ESTES ESPAÇOS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJAM ENCAMINHADOS A ESTA CASA DE LEIS PROJETOS DE LEIS CONCEDENDO SUBVENÇÃO SOCIAL MENSAL, NOS TERMOS DO ARTIGO 48, INCISO XLIV DA LEI ORGÂNICA PARA AS SEGUINTES ENTIDADES DE NOSSO MUNICÍPIO: LAR SÃO VICENTE DE PAULO, APMI &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO A MATERNIDADE E A INFÂNCIA, APAE &amp;#8211; ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E APAC &amp;#8211; ASSOCIAÇÃO DOS PRODUTORES AGROPECUÁRIOS DE CALIFÓRNIA, PARA QUE CONTINUEM OS REPASSES COMO FORMA DE COLABORAÇÃO DO MUNICÍPIO A ESTAS ENTIDADES QUE PROMOVEM SERVIÇOS ESSÊNCIAS A POPULAÇÃO E QUE NECESSITAM DESTA VERBA. </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Diogo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA AMPLIADO E COLOCADO UMA PROTEÇÃO LATERAL NO ABRIGO DE ÔNIBUS DOS ESTUDANTES SITUADO NO RESIDENCIAL SILVINO LINO COELHO, PORQUE EM DIAS DE CHUVA OS ALUNOS SE MOLHAM, POR SER PEQUENO E SEM PROTEÇÃO LATERAL.  SE POSSÍVEL, SEJA CONSTRUÍDO OUTRO ABRIGO NA ENTRADA DO CONJUNTO HABITACIONAL, PARA ATENDER MELHOR AOS ALUNOS DO NÚCLEO GUIOMAR DE MATOS E RESIDENCIAL SILVINO LINO COELHO, QUE MUITAS VEZES PRECISA CAMINHAR GRANDE TRECHO PRINCIPALMENTE EM DIAS DE CHUVA.  </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO QUE SEJA ALTERADO O EDITAL DE ABERTURA Nº 04/2017 &amp;#8211; QUE DISPÕE SOBRE PROCESSO_x000D_
 SELETIVO SIMPLIFICADO &amp;#8211; PSS &amp;#8211; PARA CONTRATAÇÃO DE PROFISSIONAIS DA EDUCAÇÃO, POSSIBILITANDO A_x000D_
 PARTICIPAÇÃO DE QUEM JÁ É SERVIDOR DA ADMINISTRAÇÃO PÚBLICA. VISTO QUE NO ITEM 1.2, ESTE_x000D_
 DIREITO ESTÁ SENDO VEDADO E EM MINHA OPINIÃO ESTA MEDIDA É INCONSTITUCIONAL.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. _x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL PARA DENOMINAÇÃO DE RUA, O NOME DO SENHOR &amp;#8220;JURACI RIBEIRO&amp;#8221;, RETRIBUINDO ASSIM A DEDICAÇÃO DO MESMO COMO MORADOR DE NOSSO MUNICÍPIO, HOMENAGEANDO-O COM A COLOCAÇÃO DE SEU NOME, EM UMA DAS RUAS DESTA CIDADE QUE ELE AMOU E SERVIU. _x000D_
 </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                                      SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. _x000D_
 SOLICITANDO QUE DISPONIBILIZE UNIFORMES PARA OS GARIS, COLETORES DE LIXO E DE ENTULHOS DE NOSSO MUNICÍPIO OS QUAIS DEVEM SER  COMPOSTOS POR: CALÇA E CAMISA DE MANGA LONGA COM FAIXA REFLETORA, BOTINAS DE SEGURANÇA, LUVAS E CAPAS DE CHUVA  PARA MELHOR SEGURANÇA DOS MESMOS. _x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE LIXEIRAS NO ESTÁDIO SÃO_x000D_
 FRANCISCO. A INSTALAÇÃO DESTAS LIXEIRAS EM LOCAIS ESTRATÉGICOS IRÁ ABRIGAR O LIXO DE FORMA_x000D_
 ORGANIZADA E DE FÁCIL CAPTAÇÃO, E MELHORANDO DE FORMA GERAL O SISTEMA DE LIMPEZA E HIGIENE_x000D_
 DO LOCAL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO QUE SEJAM COLOCADAS AS TRAVES DE GOL DA QUADRA DE ESPORTES DO BAIRRO DA_x000D_
 FIGUEIRINHA, BEM COMO SEJA RESTAURADA A ILUMINAÇÃO DA MESMA. LEVANDO EM CONSIDERAÇÃO QUE_x000D_
 É UM DOS POUCOS LOCAIS DE DIVERTIMENTO QUE OS MORADORES POSSUEM.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO QUE SEJA FEITO O PROLONGAMENTO DA RUA SÃO VICENTE DE PAULO ATÉ A RUA SIZENANDO_x000D_
 VALENTE. A ABERTURA DA REFERIDA RUA É UM PEDIDO DOS MORADORES DA REGIÃO QUE EM MUITO_x000D_
 MELHORARÁ PARA A CIRCULAÇÃO DOS MORADORES E PRINCIPALMENTE PARA COLETA DE LIXO</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. _x000D_
 SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE QUE DIVULGUE ATRAVÉS DE CARTAZES OU OUTRO MEIO DISPONÍVEL, O LOCAL E TELEFONE DE CONTATO DO RESPONSÁVEL PELO ATENDIMENTO REFERENTE A REPAROS NA ILUMINAÇÃO PÚBLICA EM NOSSO MUNICÍPIO, ONDE A POPULAÇÃO PODERÁ SE DIRIGIR QUANDO NECESSITAR. ESTES CARTAZES PODEM SER DISPONIBILIZADOS EM  TODO O COMERCIO E ÓRGÃOS PÚBLICOS, ONDE HÁ LIVRE ACESSO DA POPULAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO_x000D_
 ART. 95 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO_x000D_
 MUNICIPAL. SOLICITANDO QUE SEJA ALTERADO DE 4 (QUATRO) PARA 5 (CINCO) HORAS O PERÍODO_x000D_
 DE HORA/ATIVIDADE DOS PROFESSORES REGENTES DA REDE MUNICIPAL DE ENSINO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO QUE SEJA COLOCADA COBERTURA NA QUADRA DE AREIA &amp;#8211; ONDE FICAM OS BRINQUEDOS PARA_x000D_
 AS CRIANÇAS - DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL AGENOR DE MATOS. VISTO QUE SEM A_x000D_
 COBERTURA SE TORNA SEM UTILIDADE, POIS NEM EM DIAS DE SOL, NEM DIA CHUVA, HÁ POSSIBILIDADE DO_x000D_
 USO E PELAS CRIANÇAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vilmar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NO_x000D_
 BAIRRO DA FIGUEIRINHA, PROPORCIONANDO AOS MORADORES A OPORTUNIDADE DE MELHORAR A QUALIDADE_x000D_
 DE VIDA POR MEIO DO INCENTIVO À PRÁTICA DE EXERCÍCIOS FÍSICOS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NO_x000D_
 RESIDENCIAL EMÍLIO BOVO, PROPORCIONANDO A OPORTUNIDADE DE JOVENS E ADULTOS USUFRUÍREM DO_x000D_
 ESPAÇO PARA FAZER ATIVIDADES FÍSICAS E MELHORAR A QUALIDADE DE VIDA DESTAS PESSOAS POR MEIO_x000D_
 DO INCENTIVO À PRÁTICA DE EXERCÍCIOS FÍSICOS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OF.º Nº 001/2017/GPC                                                   </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMO DE RESPONSABILIDADE E ALTERAÇÃO DE REPRESENTANTES LEGAIS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILM° SENHOR PAULO SÉRGIO VACAN_x000D_
 GERENTE GERAL - CAIXA ECONÔMICA FEDERAL - AGENCIA 3627_x000D_
 APUCARANA- PARANÁ.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILM SENHOR_x000D_
 GERENTE GERAL - BANCO DO BRASIL - AGENCIA 1351-X_x000D_
 MARILANDIA DO SUL - PARANÁ</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>GOVERNANÇA BRASIL _x000D_
 FILIAL DE MARINGÁ.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR _x000D_
 PAULO WILSON MENDES._x000D_
 PREFEITO DO MUNICÍPIO DE CALIFÓRNIA-PR.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILMº SENHOR _x000D_
 GERENTE GERAL &amp;#8211; BANCO DO BRASIL &amp;#8211; AGENCIA 1351-X_x000D_
 MARILANDIA DO SUL - PARANÁ._x000D_
 </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO SERGIO VANCAN_x000D_
 GERENTE GERAL _x000D_
 AGÊNCIA CAPITAL DO BONÉ_x000D_
 CAIXA ECONÔMICA FEDERAL DE APUCARANA-PR_x000D_
 </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR - A SENHORA ALCIRENE ADRIANA DA SILVA CORDEIRO DOS SANTOS, BRASILEIRA, PORTADORA DA CÉDULA DE IDENTIDADE RG. SOB N 5.003.446-1- SSP-PR, INSCRITA NO CPF SOB N 766.818.829-00  E INSCRITA NA OAB/PR SOB N 20220; CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO, SÍMBOLO CC - 02, A PARTIR DE 02 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR - O SENHOR ANDRÉ SILVA DOS REIS, BRASILEIRO, PORTADOR DA CÉDULA DE IDENTIDADE RG. SOB N 7.348.073-6- SESP-PR, INSCRITO NO CPF SOB N 029.208.859-01; CARGO DE PROVIMENTO EM COMISSÃO DE DIRETOR GERAL, SÍMBOLO CC - 02, A PARTIR DE 02 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR TESOUREIRO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÃO ESPECIAL. </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTITUIÇÃO DE COMISSÃO ESPECIAL DE AVALIAÇÃO E RECEBIMENTO DE BENS. </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARTº 1º - FICAM DESIGNADOS A PARTIR DESTA DATA, OS ABAIXO RELACIONADOS PARA COMPOREM NO, A COMISSÃO PERMANENTE GERAL DE LICITAÇÃO DA CÂMARA MUNICIPAL DO MUNICÍPIO DE CALIFÓRNIA, COMO SEGUE: </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTº 1º - FICA CONSTITUÍDA A COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO E  TITULAÇÃO DE SERVIDORES, COMPOSTA PELOS MEMBROS: VEREADOR: ARTUR ANTONIO DE OLIVEIRA NETO,  VEREADOR JUNIOR CESAR BELONCI; VEREADOR PAULO HENRIQUE DO CARMO POLATO, VEREADOR VILMAR RODRIGUES DA SILVA, VEREADOR JOÃO BATISTA DA SILVA; PARA SOB A PRESIDÊNCIA DO PRIMEIRO, PROCEDEREM A AVALIAÇÃO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO SERVIDOR OCUPANTE DE CARGO_x000D_
 EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS A SERVIDORA OCUPANTE DE CARGO EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS A SERVIDORA OCUPANTE DE CARGO_x000D_
 EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR CLAUDEMIR NUNES BARBOSA, REASSUME_x000D_
 CADEIRA APÓS LICENÇA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO SERVIDOR OCUPANTE DE CARGO_x000D_
 EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS DO PODER EXECUTIVO_x000D_
 DO MUNICÍPIO DE CALIFÓRNIA-PR, RELATIVAS AO EXERCÍCIO FINANCEIRO DE_x000D_
 2012, PROCESSO Nº 199.226/2013 &amp;#8211; ACÓRDÃO DE PARECER PRÉVIO Nº87/2016_x000D_
 &amp;#8211; PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ &amp;#8211;_x000D_
 TCE/PR E PROCESSO Nº 304.643/2014 &amp;#8211; ACÓRDÃO DE PARECER PRÉVIO_x000D_
 Nº331/2016 &amp;#8211; TRIBUNAL PLENO DO TRIBUNAL DE CONTAS DO ESTADO DO_x000D_
 PARANÁ &amp;#8211; TCE/PR.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO DE CALIFÓRNIA, AO SENHOR CLAUDINEY CASSINS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda da Lei Orgânica </t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Artur, Vilmar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM VI DO ARTIGO 57 DA LEI ORGÂNICA DO MUNICÍPIO DE CALIFÓRNIA, QUE DISPÕE SOBRE RESERVA DE VAGAS AOS CANDIDATOS PORTADORES DE DEFICIÊNCIA NOS CONCURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA DO MUNICÍPIO EM SEU ART. 47, § 1º ADEQUADO-A AS DEMAIS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE CALIFÓRNIA, NO USO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI, ALTERA A LEI COMPLEMENTAR Nº 001/2015 DE 30/07/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE CALIFÓRNIA, NO USO DAS_x000D_
 ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI, ALTERA A LEI_x000D_
 COMPLEMENTAR Nº 001/2015 DE 30/07/2015 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO_x000D_
 FISCAL - REFIS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA_x000D_
 DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; PARANÁ.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LINHA PARA TRANSPORTE_x000D_
 COLETIVO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Jean Carlos Neves</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA/REAJUSTE DA TABELA DOS SERVIDORES DE_x000D_
 CARGOS EFETIVOS E CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA REDAÇÃO DA LEI Nº 1330/2010 DO_x000D_
 FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL, ALTERA O PPA/2014/2017, A LDO/2017 E A LOA/2017_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO, COM RESERVAS, DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA NO CONSÓRCIO PÚBLICO_x000D_
 INTERMUNICIPAL DE INFRAESTRUTURA E_x000D_
 DESENVOLVIMENTO URBANO DA REGIÃO DE ASTORGA -_x000D_
 CINDAST E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR NR._x000D_
 001/2015.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA CARGO NO ANEXO I DA LEI_x000D_
 1508/2013.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A_x000D_
 TRECHO DE ESTRADA RURAL.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER À ALIENAÇÃO DE IMÓVEIS DO_x000D_
 PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO_x000D_
 LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER À ALIENAÇÃO DE IMÓVEL DO_x000D_
 PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERA O PPA/2014/2017, A LDO/2017 E A LOA/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESTRUTURA ADMINISTRATIVA_x000D_
 TEMPORÁRIA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAR A CRIAÇÃO E IDENTIFICAR A POPULAÇÃO DE ANIMAIS, TRATAR E CASTRAR ANIMAIS ABANDONADOS, ATRIBUIR A PROPRIEDADE DE CÃES E GATOS DA CIDADE.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 PROCEDER À ALIENAÇÃO DE IMÓVEL DO PATRIMÔNIO PÚBLICO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA OS SERVIÇOS E PROGRAMAS DAS ÁREAS DA SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A PROMOVER NO MUNICÍPIO DE CALIFÓRNIA, O PROGRAMA &amp;#8220;FRENTE DE TRABALHO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES_x000D_
 PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO_x000D_
 IMÓVEIS URBANOS, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE_x000D_
 CALIFÓRNIA, O IMÓVEL: PARTE DOS LOTES DE_x000D_
 TERRAS NºS 74 E 113, SITUADO NA COLONIZAÇÃO_x000D_
 CALIFÓRNIA, MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA DOS SERVIDORES EFETIVOS,_x000D_
 CARGOS DE PROVIMENTO EM COMISSÃO, APOSENTADOS E PENSIONISTAS DA PREFEITURA_x000D_
 DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS SERVIDORES PÚBLICOS DO MAGISTÉRIO DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA &amp;#8211; PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR TERMO DE_x000D_
 CESSÃO DE USO DE BEM PÚBLICO PARA_x000D_
 UTILIZAÇÃO DE IMPLEMENTOS_x000D_
 AGRÍCOLAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFETA PARA O DOMÍNIO PÚBLICO_x000D_
 IMÓVEL URBANO, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO IMÓVEIS_x000D_
 URBANOS, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONCESSÃO_x000D_
 DE DIREITO REAL DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.566/2015_x000D_
 DE 18 DE MARÇO DE 215 QUE DISPÕE SOBRE O SISTEMA VIÁRIO_x000D_
 BÁSICO DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRIBUIR MENSALMENTE COM A ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ &amp;#8211; AMP.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE_x000D_
 UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA A SECRETARIA MUNICIPAL DE TRANSPORTES, OBRAS E SERVIÇOS PÚBLICOS &amp;#8211; SETOSP.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR CONVENIO COM A COMPANHIA_x000D_
 DE HABITAÇÃO DO PARANÁ PARA VIABILIZAR A_x000D_
 CONSTRUÇÃO DE UNIDADES HABITACIONAIS, ISENTAR_x000D_
 IMPOSTOS E TAXAS PARA EMPREENDIMENTOS_x000D_
 VINCULADOS AO PROGRAMA MORAR BEM PARANÁ, E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIGITALIZAÇÃO E_x000D_
 ARQUIVAMENTO DE DOCUMENTO EM MÍDIA_x000D_
 ÓTICA OU ELETRONICA, E DÁ OUTRAS_x000D_
 PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 NA IMPORTÂNCIA DE ATÉ 113.232,85 (CENTO E TREZE_x000D_
 MIL DUZENTOS E TRINTA E DOIS REAIS E OITENTA E CINCO_x000D_
 CENTAVOS)</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR ÁREA DE TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE AS EMPRESAS DE CONCESSÃO DE SERVIÇOS PÚBLICOS_x000D_
 DE ÁGUA E LUZ, FAÇAM O CORTE DO FORNECIMENTO RESIDENCIAL DE SEUS_x000D_
 SERVIÇOS POR FALTA DE PAGAMENTO DE CONTAS EM DIAS ESPECÍFICOS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS_x000D_
 TEMPORÁRIOS PARA OS SERVIÇOS E PROGRAMAS DAS ÁREAS_x000D_
 DA SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº. 1.543/2014_x000D_
 QUE TRATA DA POLÍTICA MUNICIPAL DOS DIREITOS DA_x000D_
 CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO PARA O_x000D_
 FORNECIMENTO DE ALIMENTAÇÃO E MORADIA AOS MÉDICOS PARTICIPANTES DO_x000D_
 PROGRAMA MAIS MÉDICOS PARA O BRASIL NOS TERMOS DA PORTARIA Nº._x000D_
 30/2014/MS/SGTES, REVOGAM-SE AS LEIS MUNICIPAIS Nº. 1541/2014 E_x000D_
 1588/2015</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES_x000D_
 REALIZADAS NO PROTOCOLO DE_x000D_
 INTENÇÕES DO CONSÓRCIO PÚBLICO_x000D_
 INTERMUNICIPAL DE INOVAÇÃO E_x000D_
 DESENVOLVIMENTO DO ESTADO DO_x000D_
 PARANÁ - CINDEPAR, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE_x000D_
 CARGO TEMPORÁRIO PARA OS SERVIÇOS_x000D_
 E PROGRAMAS DA ÁREA DA SAÚDE.&amp;#8221;</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE CALIFÓRNIA, TRECHOS DA RUA ITARARÉ.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE CALIFÓRNIA, O IMÓVEL: LOTE DE TERRAS Nº 162-5-7-5-B-13/REM-C, SITUADO NA COLONIZAÇÃO NOVA CALIFÓRNIA, DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2018&amp;#8221;, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO PARA O_x000D_
 FORNECIMENTO DE ALIMENTAÇÃO E MORADIA AOS MÉDICOS PARTICIPANTES_x000D_
 DO PROGRAMA MAIS MÉDICOS PARA O BRASIL NOS TERMOS DA PORTARIA_x000D_
 Nº. 30/2014/MS/SGTES, REVOGAM-SE AS LEIS MUNICIPAIS Nº._x000D_
 1541/2014, 1588/2015 E 1612/2016.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS INSTITUIÇÕES FINANCEIRA_x000D_
 (BANCÁRIAS) E SIMILARES LOCALIZADAS NO MUNICÍPIO DE CALIFÓRNIA-PR, EM_x000D_
 FORNECER SENHAS NUMÉRICAS E ACOMODAÇÕES AOS USUÁRIOS QUE UTILIZAM OS_x000D_
 SERVIÇOS, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DE COLETA DE_x000D_
 LIXO, EM CONSONÂNCIA COM A LEI Nº 948/2003 &amp;#8211;_x000D_
 SISTEMA TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERAR A LEI MUNICIPAL Nº 1599/2015 QUE INSTITUI O NOVO PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE CALIFÓRNIA NOVO PRODEC E DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS PARA IMPLANTAÇÃO, EXPANSÃO E AMPLIAÇÃO DE EMPRESAS NO MUNICÍPIO DE CALIFÓRNIA. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº_x000D_
 948/2003 DE 23 DE DEZEMBRO DE 2003 (CÓDIGO_x000D_
 TRIBUTÁRIO MUNICIPAL), NO QUE DISPÕE SOBRE O_x000D_
 IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA_x000D_
 - ISS, EM CONFORMIDADE COM AS ALTERAÇÕES_x000D_
 TRAZIDAS DA LEI COMPLEMENTAR Nº 116/2003 C/C_x000D_
 LEI COMPLEMENTAR 157/2016 QUE DISPÕE SOBRE_x000D_
 REFERIDO TRIBUTO C/C LEI NO 8.429, DE 2 DE JUNHO_x000D_
 DE 1992 (LEI DE IMPROBIDADE ADMINISTRATIVA)._x000D_
 O PREFEITO DO MUNICÍPIO DE CALIFÓRNIA, ESTADO_x000D_
 DO PARANÁ, NO USO DAS ATRIBUIÇÕES CONFERIDAS_x000D_
 PELA LEI ORGÂNICA DO MUNICÍPIO, FAZ SABER QUE_x000D_
 A CÂMARA DE VEREADORES, APROVOU E ELE_x000D_
 SANCIONA A SEGUINTE LEI:</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES_x000D_
 PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO_x000D_
 PARANÁ EXCETO PROFISSIONAIS DO MAGISTÉRIO E_x000D_
 CELETISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ZONA DE_x000D_
 URBANIZAÇÃO ESPECÍFICA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER À ALIENAÇÃO DE_x000D_
 IMÓVEIS DO PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA PROJETADA C LOCALIZADA NA AMPLIAÇÃO DO PARQUE INDUSTRIAL I, PARA PROLONGAMENTO DA AVENIDA BOA SORTE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ZONEAMENTO DE ZONA DE EXPANSÃO URBANA PARA ZONA RESIDENCIAL, O IMÓVEL: LOTE DE TERRAS Nº 74-113-REM-2, SITUADO NA COLONIZAÇÃO CALIFÓRNIA, MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FEIRA DA LUA NO MUNICÍPIO DE_x000D_
 CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ADQUIRIR ÁREA DE TERRAS, E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE_x000D_
 CALIFÓRNIA, OS IMÓVEIS: LOTE DE TERRAS Nº 18-A_x000D_
 E PARTE DO LOTE 17 E LOTE DE TERRAS Nº_x000D_
 89-REM, SITUADO NA COLONIZAÇÃO NOVA CALIFÓRNIA,_x000D_
 MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUAS ABERTAS NO_x000D_
 &amp;#8220;RESIDENCIAL RAFAELA&amp;#8221;.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE USO_x000D_
 E OCUPAÇÃO DO SOLO DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES_x000D_
 CELEBRADO ENTRE O MUNICÍPIO DE CALIFÓRNIA E_x000D_
 O CONSÓRCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA_x000D_
 E CIDADANIA &amp;#8211; CISMEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA ABERTA EM &amp;#8220;PARTE DO LOTE DE TERRAS N° 74 E 113 REM 1B&amp;#8221;.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA_x000D_
 MUNICIPAL DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Artur, Vilmar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR ANTONIO DE OLIVEIRA NETO E VILMAR RODRIGUES DA SILVA, VEREADORES COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, DE ACORDO COM O ARTº 76 DA LEI ORGÂNICA MUNICIPAL, SEJA ENCAMINHADA A CÂMARA MUNICIPAL DE CALIFÓRNIA, CÓPIA COMPLETA DO PROCESSO SELETIVO DA SAÚDE E ASSISTÊNCIA SOCIAL, DESDE O EDITAL DE ABERTURA ATÉ AUTORIZADO PELA LEI MUNICIPAL Nº 1.647/2017, PARA AVALIAÇÃO E FISCALIZAÇÃO PELOS VEREADORES. </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA NETO, VEREADOR COM REGULAR_x000D_
 ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA_x000D_
 REQUERER, APÓS OUVIDO O PLENÁRIO SEJA OFICIADO AO EXECUTIVO MUNICIPAL PARA QUE, O ILUSTRÍSSIMO SENHOR_x000D_
 PREFEITO MUNICIPAL, ENCAMINHE NO PRAZO LEGAL A ESTA CASA DE LEIS CÓPIA DO CONTRATO EFETIVADO ENTRE O_x000D_
 MUNICÍPIO E A EMPRESA RIGON E FREITAS ASSESSORIA EMPRESARIAL LTDA &amp;#8211; ME, BEM COMO ESCLAREÇA AINDA NO_x000D_
 MESMO PRAZO SE A EMPRESA CONTRATADA PODE PRESTAR SERVIÇO DE ADVOCACIA PÚBLICA E ASSESSORAMENTO, JÁ QUE EM_x000D_
 CONSULTA JUNTO A RECEITA FEDERAL CONFORME CÓPIA EM ANEXO, NÃO COMPREENDE NA ATIVIDADE DA EMPRESA ACIMA_x000D_
 CITADA A &amp;#8220; ATIVIDADE DE ACONSELHAMENTO E REPRESENTAÇÃO JURÍDICA&amp;#8221;.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR ANTONIO DE OLIVEIRA NETO, VEREADOR COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, APÓS OUVIDO O PLENÁRIO SEJA OFICIADO AO ILUSTRÍSSIMO SENHOR LUIZ REIS DE FRANÇA &amp;#8211; SECRETÁRIO MUNICIPAL DE SAÚDE, PARA QUE INFORME A ESTA CASA DE LEIS A RELAÇÃO DOS MÉDICOS QUE ESTÃO ATENDENDO ATUALMENTE A SECRETÁRIA MUNICIPAL DE SAÚDE DE CALIFÓRNIA, INCLUINDO OS PROFISSIONAIS DO PROGRAMA MAIS MÉDICOS. REGISTRANDO OS NOMES, ESPECIALIDADES, CARGA HORÁRIA E A ESCALA DE ATENDIMENTO DOS MESMOS, BEM COMO ENCAMINHAR A ESTA CASA DE LEIS CÓPIA DOS REFERIDOS CONTRATOS. SOLICITAMOS TAMBÉM QUE SEJA INSTALADO UM PAINEL INFORMATIVO, EM LOCAL QUE POSSA SER VISUALIZADO POR TODOS, CONTENDO A ESCALA DOS MÉDICOS E DENTISTAS QUE ATENDEM NO CENTRO DE SAÚDE E NO PSF.  </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA NETO, VEREADOR COM REGULAR_x000D_
 ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA_x000D_
 REQUERER, APÓS OUVIDO O PLENÁRIO SEJA OFICIADO AO EXECUTIVO MUNICIPAL, PARA QUE INCLUA AOS_x000D_
 VENCIMENTOS DOS TRABALHADORES CONTRATADOS ATRAVÉS DA LEI Nº 1646/2017, QUE CRIOU A FRENTE DE TRABALHO, O_x000D_
 BENEFÍCIO DO CARTÃO ALIMENTAÇÃO AO QUAL TEM DIREITO CONFORME LEI Nº 1589/2015 EM SEU ARTIGO 1º - FICA O_x000D_
 PODER EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA AUTORIZADO A CONCEDER CARTÃO ALIMENTAÇÃO AOS_x000D_
 SERVIDORES ATIVOS ESTATUTÁRIOS E CELETISTAS, CARGOS DE PROVIMENTO EM COMISSÃO E CONTRATADOS, NO_x000D_
 ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO. REQUER AINDA QUE ESTE BENEFÍCIO SEJA RETROATIVO AO INÍCIO_x000D_
 DOS REFERIDOS CONTRATOS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNIOR CESAR BELONCI, VEREADOR COM REGULAR ASSENTO NESTA CASA_x000D_
 DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, APÓS OUVIDO O PLENÁRIO_x000D_
 SEJA OFICIADO AO EXECUTIVO MUNICIPAL, REQUERENDO QUE, DE ACORDO COM A LEI FEDERAL Nº_x000D_
 13.342/2016, ARTº 3º PARÁGRAFO 3º &amp;#8211; PUBLICADO NO DIÁRIO OFICIAL DA UNIÃO, EM 11.01.2017, SEJA_x000D_
 MANTIDO O ADICIONAL DE INSALUBRIDADE DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE_x000D_
 COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE CALIFÓRNIA, CALCULADO SOBRE OS SEUS VENCIMENTOS OU SALÁRIO_x000D_
 BASE._x000D_
 SOLICITO TAMBÉM QUE SEJA MANTIDO O ADICIONAL DE INSALUBRIDADE_x000D_
 DAS OUTRAS CATEGORIAS (MOTORISTAS, AUXILIAR DE SERVIÇOS GERAIS, FARMACÊUTICOS, TÉCNICO EM_x000D_
 VIGILÂNCIA SANITÁRIA, FISIOTERAPEUTAS, NUTRICIONISTA, PSICÓLOGA, ASSISTENTE SOCIAL, AUXILIAR_x000D_
 ADMINISTRATIVO E OFICIAL ADMINISTRATIVO), SENDO QUE ESSES PROFISSIONAIS TAMBÉM TRABALHAM_x000D_
 EM CONDIÇÕES INSALUBRES._x000D_
 VALE RESSALTAR QUE OS MESMOS NÃO TIVERAM ACOMPANHAMENTO_x000D_
 CORRETO NO ATO DESSA AVALIAÇÃO, POIS MUITOS ALEGARAM QUE NÃO TIVERAM CONTATO COM O_x000D_
 RESPONSÁVEL PELA EMPRESA QUE VEIO REALIZAR O LAUDO TÉCNICO, NEM SEQUER UM_x000D_
 ACOMPANHAMENTO DESSE TÉCNICO PARA ESTAR ANALISANDO DEVIDAMENTE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA NETO, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER_x000D_
 QUE, APÓS OUVIDO O PLENÁRIO E APROVADO, SEJA REQUISITADO AO ILUSTRÍSSIMO SENHOR PREFEITO_x000D_
 MUNICIPAL, CÓPIA DO LAUDO TÉCNICO REALIZADO RECENTEMENTE, QUE RETIROU O ADICIONAL DE_x000D_
 INSALUBRIDADE DE ALGUMAS FUNÇÕES. REQUERER AINDA SEJA REMETIDO A ESTA CASA DE LEIS_x000D_
 CÓPIA DO CONTRATO REALIZADO ENTRE A PREFEITURA E A REFERIDA EMPRESA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA NETO, VEREADOR COM REGULAR ASSENTO NESTA_x000D_
 CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER QUE, APÓS OUVIDO_x000D_
 O PLENÁRIO E APROVADO, SEJA REQUISITADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE CUMPRA_x000D_
 DE IMEDIATO A CONSTITUIÇÃO FEDERAL, A LEI FEDERAL 11.738 DE 16 DE JULHO DE 2008 E DEMAIS LEGISLAÇÃO_x000D_
 VIGENTE E PERTINENTES, QUE DETERMINAM UMA CARGA HORÁRIA DE NO MÍNIMO 1/3 (UM TERÇO) PARA_x000D_
 DESEMPENHO DE ATIVIDADES EXTRACLASSE DE INTERAÇÃO COM OS EDUCANDOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2076,68 +2076,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>