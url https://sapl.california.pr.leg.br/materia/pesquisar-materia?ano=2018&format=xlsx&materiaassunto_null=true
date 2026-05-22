--- v0 (2026-02-05)
+++ v1 (2026-05-22)
@@ -54,1611 +54,1611 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>Jean Carlos de Souza Neves</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JEAN CARLOS DE SOUZA NEVES, PRESIDENTE DA CÂMARA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, NO USO DE SUAS ATRIBUIÇÕES_x000D_
 LEGAIS, E, CONSIDERANDO O RESULTADO DA COMISSÃO ESPECIAL DE AVALIAÇÃO DE_x000D_
 DESEMPENHO E TITULAÇÃO DOS SERVIDORES DA CÂMARA DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/346/ato0022018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/346/ato0022018.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara do Municipal de Califórnia, Estado do Paraná, usando das  atribuições que lhe são conferidas por lei._x000D_
 _x000D_
 Resolve:</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/345/ato0032018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/345/ato0032018.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Carlos de Souza Neves, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, e, considerando o resultado da Comissão Especial de Avaliação de Desempenho e Titulação dos Servidores da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/347/ato0042018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/347/ato0042018.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Carlos de Souza Neves, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 _x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>EMEAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO-ASSINADO APRESENTA EMENDA ADITIVA AOS PROJETOS DE LEI Nº012 E 13/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, ACRESCENTANDO AO ARTIGO 1º O PARÁGRAFO ÚNICO. FICANDO OS MESMOS COM A SEGUINTE REDAÇÃO. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO-ASSINADO APRESENTA EMENDA SUPRESSIVA AO PROJETO DE LEI Nº026/2018, DE_x000D_
 AUTORIA DO EXECUTIVO MUNICIPAL, SUPRIMINDO O TERMO &amp;#8220;ASSINAR CHEQUES&amp;#8221; DO ITEM VI DO ARTIGO 4º E_x000D_
 DO ITEM IV DO ARTIGO 5º . FICANDO OS MESMOS COM A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO O RECAPE ASFALTICO NA ESTRADA DO BAIRRO DA FIGUEIRINHA, ATENDENDO AS NECESSIDADES DAQUELES QUE UTILIZAM AQUELA VIA. </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO A RECONSTRUÇÃO DA PONTE DA ESTRADA DA BARRA NOVA. </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                   SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA CEDIDA EM COMODATO PARA A  APAC,  A CONCHA AGRÍCOLA DE TRATOR QUE SE ENCONTRA NO PÁTIO DE MÁQUINAS. </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA  EXECUTADA PINTURA NO ABRIGO DE ÔNIBUS DA RUA MIRIAM MARÇAL, ESQUINA COM GETULIO VARGAS, BEM COMO SEJAM TOMADA PROVIDENCIAS DE ACIONAR OS ÓRGÃOS COMPETENTES,  EM RELAÇÃO A EMBRIAGADAS BÊBADOS QUE OCUPAM ESTE LOCAL, IMPEDINDO QUE OS PASSAGEIROS POSSAM UTILIZÁ-LO.   </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vilmar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO_x000D_
 INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO A_x000D_
 RESTAURAÇÃO E AMPLIAÇÃO DO BUEIRO DA ESTRADA DA VARGINHA, PRÓXIMO A IGREJINHA. PORQUE EM DIAS_x000D_
 DE CHUVA NÃO CONSEGUINDO DRENAR A ÁGUA O TRECHO FICA ALAGADO IMPEDINDO A PASSAGEM DE_x000D_
 VEÍCULOS, COMO AUTOMÓVEIS E MOTOS E PEDESTRES. OS TRANSEUNTES PRECISAM FICAR AGUARDANDO A_x000D_
 VAZÃO DA ÁGUA, POIS SE TORNA PERIGOZO A PASSAGEM.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO A IMPLANTAÇÃO DE UM CONSÓRCIO COM MUNICÍPIOS VIZINHOS COMO: MARILÂNDIA DO SUL, RIO BOM, MAUÁ DA SERRA E FAXINAL, PARA IMPLANTAÇÃO DE UM CANIL (CANIL/GATIL) REGIONAL, ONDE OS ANIMAIS FICARIAM A DISPOSIÇÃO PARA ADOÇÃO, COM ALIMENTAÇÃO E CUIDADOS VETERINÁRIOS. </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO_x000D_
 INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO A_x000D_
 CONSTRUÇÃO DE BANHEIROS MASCULINO E FEMININO NO ESPAÇO DO PÁTIO DE MÁQUINAS DO NOSSO_x000D_
 MUNICÍPIO, POR VERIFICAR QUE É UMA NECESSIDADE E SERÁ UMA BENFEITORIA QUE RESOLVERÁ VÁRIAS_x000D_
 SITUAÇÕES._x000D_
 JUSTIFICATIVA:- A CONSTRUÇÃO DOS BANHEIROS BENEFICIARÁ AS PESSOAS QUE ALI TRABALHAM, BEM COMO_x000D_
 AS PESSOAS DA ÁREA RURAL QUE VÊM PARA A CIDADE E FICAM NO LOCAL AGUARDANDO ÔNIBUS. ESSA_x000D_
 BENFEITORIA É MAIS UM ITEM DE QUALIDADE DE VIDA E DENOTARÁ O NOSSO RESPEITO AO CONTRIBUINTE DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fernandes Fracassi</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE SEJA ACRESCIDA  A SUBVENÇÃO DESTINADA AO LAR SÃO VICENTE DE PAULO O VALOR DE 01 (UM) SALÁRIO MÍNIMO VIGENTE NO PAIS/MÊS, SEMPRE QUE HOUVER INTERNOS QUE NÃO RECEBAM APOSENTADORIA PARA AJUDAR NA MANUTENÇÃO DOS MESMOS. </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Diogo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                   SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE SEJA REALIZADA A RESTAURAÇÃO ASFÁLTICA NO TRECHO DA RUA AMERICA NA QUADRA QUE FAZ ESQUINA COM A RUA IVAI, BEM COMO NA RUA MARCÍLIO RAVANEDA, PRÓXIMO AO PÁTIO DE MÁQUINAS. DESTACO QUE AMBAS ESTÃO COM VÁRIOS BURACOS E OS MORADORES ESTÃO PEDINDO POR CLEMÊNCIA, INCLUSIVE NA RUA AMÉRICA, NA SEMANA PASSADA, UMA MULHER CAIU COM A MOTOCICLETA NESTE TRECHO COM BURACOS. </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE QUANDO O MUNICÍPIO FOR REALIZAR LICITAÇÃO PARA ASFALTAR OU REPARAR ASFALTO, SEJA CONCEDIDA PRIORIDADE PARA ASFALTAR O PROLONGAMENTO DA RUA ITARARÉ ATÉ ENCONTRAR COM O INÍCIO DO LOTEAMENTO RECANTO VERDE, BEM COMO A RUA QUE FICA EM FRENTE O CEMEI ROSANA VASQUES E A CONSTRUÇÃO DA ESCOLA SUELY BISCONCINE VIANA.  VISTO QUE COM A SECA, A POEIRA ALÉM DA HIGIENE PODE PROVOCAR DOENÇAS RESPIRATÓRIAS. E EM DIAS DE CHUVA A LAMA DIFICULTA O TRANSITO. </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO_x000D_
 INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE SEJA_x000D_
 CONSTRUÍDO QUEBRA-MOLAS NOS SEGUINTES LOCAIS:- RUA JOSÉ PEREIRA CAIXETA NO LOTEAMENTO PORTO_x000D_
 BELO; RUA EMÍLIO BOVO, PRÓXIMO AO Nº 140 &amp;#8211; RESIDENCIAL SILVINO LINO COELHO E NA RUA CRISTINA_x000D_
 PRÓXIMO A QUADRA DE ESPORTES NO BAIRRO NOVO HORIZONTE. EM TODOS ESTES LOCAIS SÃO PEDIDOS DO_x000D_
 MORADORES DO LOCAL, PORQUE HÁ VEÍCULOS QUE TRAFEGAM EM ALTA VELOCIDADE</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO_x000D_
 INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SOLICITANDO QUE SEJAM_x000D_
 RESTAURADOS OS BANCOS E CADEIRAS E DA CAPELA MORTUÁRIA, VISTO QUE HÁ VÁRIOS ASSENTOS E ENCOSTOS_x000D_
 DANIFICADOS. APRESENTO TAL INDICAÇÃO VISANDO OFERECER UM LOCAL ADEQUADO E MAIS CONFORTÁVEL A_x000D_
 NECESSIDADE DOS QUE ALI SE DIRIGEM PARA VELAR SEUS ENTES QUERIDOS E PEÇO QUE O SENHOR PREFEITO_x000D_
 OLHE COM CARINHO PARA ESTA REIVINDICAÇÃO E COLOQUE NO CRONOGRAMA DO MUNICÍPIO PARA_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL._x000D_
 SUGERINDO, QUE O SENHOR PREFEITO LIBERE OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA_x000D_
 DURANTE AS TRANSMISSÕES DOS JOGOS DA SELEÇÃO BRASILEIRA NA COPA DO MUNDO. SUGIRO, QUE NOS DIAS_x000D_
 EM QUE AS PARTIDAS FOREM REALIZADAS PELA MANHÃ, OS FUNCIONÁRIOS PÚBLICOS COMECEM A TRABALHAR A_x000D_
 PARTIR DAS 13H. QUANDO OS JOGOS OCORREREM À TARDE, QUE SEJAM LIBERADOS ÀS 13H. ASSIM, FICANDO_x000D_
 FLEXÍVEL TANTO AOS PROFISSIONAIS QUE RESIDEM NO MUNICÍPIO DE CALIFÓRNIA, COMO TAMBÉM AOS_x000D_
 PROFISSIONAIS DE OUTRAS CIDADES, QUE TRABALHAM EM NOSSO MUNICÍPIO. DESTACO QUE EM SETORES_x000D_
 ESSENCIAIS ATENDIMENTOS DE URGÊNCIA/EMERGÊNCIA NO SETOR DA ÁREA DA SAÚDE, SEJAM FEITOS RODÍZIOS_x000D_
 ENTRE OS PROFISSIONAIS QUE ATUAM NESSES SETORES, PARA QUE TODOS TENHAM OPORTUNIDADE DE ASSISTIR_x000D_
 OS JOGOS COM SEUS AMIGOS E FAMILIARES.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO_x000D_
 INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE O_x000D_
 SENHOR PREFEITO PROVIDENCIE PARA QUE VOLTE A TER EM NOSSO MUNICÍPIO O ATENDIMENTO ODONTOLÓGICO_x000D_
 NOTURNO, PARA ATENDER MELHOR A POPULAÇÃO. ESSE ATENDIMENTO FACILITARÁ PARA OS USUÁRIOS QUE_x000D_
 TRABALHAM E TEM DIFICULDADE DE COMPARECER AOS ATENDIMENTOS DURANTE O DIA. VISA TAMBÉM_x000D_
 AUXILIAR AOS EMPREGADORES DIMINUINDO A FALTA DO FUNCIONÁRIO NO TRABALHO, BEM COMO GARANTIR_x000D_
 UMA ASSISTÊNCIA EFETIVA E DE QUALIDADE A TODOS NO ÂMBITO DA SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE O SENHOR PREFEITO DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE PODA DAS ÁRVORES QUE ESTÃO COM OS GALHOS VOLTADOS PARA AS CALÇADAS IMPEDINDO A PASSAGEM DOS PEDESTRES, FORÇANDO OS MESMOS A ANDAREM NAS RUAS, BEM COMO DA PRAÇA DE NOSSA CIDADE QUE ESTÃO COM GALHOS BAIXOS E FICAM OBSTRUINDO O TRANSITO DAS PESSOAS._x000D_
 TAL INDICAÇÃO FAZ EM VIRTUDE DA SOLICITAÇÃO DE INÚMEROS MORADORES DO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                              SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE O SENHOR PREFEITO DETERMINE AO SETOR COMPETENTE QUE REALIZE A REFORMA DO QUEBRA MOLA LOCALIZADO EM FRENTE À ESCOLA DIEGO HENRIQUE GOMES, SITO AVENIDA GETÚLIO VARGAS, DEIXANDO-O MAIS SUAVE PARA O TRÁFEGO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE O SENHOR PREFEITO DETERMINE AO SETOR COMPETENTE PARA QUE REALIZE A LIMPEZA E MANUTENÇÃO DA QUADRA ESPORTIVA QUE SE ENCONTRA AO LADO DO TERMINAL (CENTRO DE DISTRIBUIÇÃO DE MERENDA ESCOLAR). SALIENTAMOS QUE A MESMA FAZ PARTE DE UMA ÁREA INSTITUCIONAL DE RESPONSABILIDADE DO MUNICÍPIO, NA QUAL A POPULAÇÃO DAQUELA LOCALIDADE E DE TODO O MUNICÍPIO TEM O DIREITO DE USUFRUIR, PRINCIPALMENTE AGORA NO PERÍODO DE FÉRIAS ESCOLARES. _x000D_
 INFORMAMOS QUE A FALTA DE MANUTENÇÃO TORNOU INVIÁVEL A UTILIZAÇÃO DA MESMA.   _x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DO PEDIDO DOS MORADORES DAQUELA LOCALIDADE E DO MUNICÍPIO QUE QUEREM USUFRUIR DA QUADRA NOS MOMENTOS DE LAZER._x000D_
 DIANTE DISTO, REQUER SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_0182018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_0182018.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ART. 95 DO REGIMENTO INTERNO, A PRESENTE  INDICAÇÃO, A SER ENCAMINHADA AO EXECUTIVO MUNICIPAL. SUGERINDO QUE LEVANDO EM CONSIDERAÇÃO QUE A SECRETARIA DA SAÚDE IRÁ ADQUIRIR NOVOS VEÍCULOS, QUE O SENHOR PREFEITO VEJA A POSSIBILIDADE DE CONCEDER UM VEÍCULO PARA USO EXCLUSIVO DOS PACIENTES PORTADORES DE CA (QUE NECESSITAM SER SUBMETIDOS AO TRATAMENTO DE QUIMIOTERAPIA E RADIOTERAPIA), PROPORCIONANDO UM MAIOR CONFORTO E SEGURANÇA A ESSES PACIENTES.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao192018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao192018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo que faça o calçamento para pedestres logo após o pontilhão que liga a BR 376 ao conjunto habitacional Guiomar de Mattos, tendo em vista que não existe calçamento.  Sugerimos ainda que o Poder Executivo realize recapeamento asfáltico ou no mínimo uma operação Tapa Buracos, na Rua João Batista Fracassi do pontilhão até o conjunto Silvio Lino Coelho, principalmente do trecho do Conjunto Guiomar de Mattos até  residencial Silvio Lino Coelho que esta intransitável de tantos buracos.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao202018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao202018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo que coloque as placas de sinalização conforme autorizado pela CCR Rodonorte, cuja cópia segue em anéxo, nos trechos indicados pelo verecador Aturu através de ofício encaminhado a CCR Rodonorte, conforme cópia em anexo.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao212018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao212018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo que seja construído um alambrado as margens do pontilhão que liga a BR 376 ao conjunto habitacional Guiomar de Mattos e o Residencial Silvino Lino Coelho, visando evitar acidentes com pessoas que transitam no local, principalmente crianças e idosos.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao222018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao222018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, SUGERINDO, que V.Exa., faça a devolução do dinheiro ao Poder Executivo economizado durante o ano de 2018 pelo Poder Legislativo, para que o mesmo seja utilizado para o pagamento de forma integral da dívida acumulada referente ao plano de carreira dos funcionários estatutários, dessa forma, não sendo necessário realizar parcelamentos._x000D_
 _x000D_
 Considerando que o valor acumulado pelo Poder Legislativo é suficiente para realizar este pagamento aos funcionários, que sem sombra de dúvidas, são merecedores deste pagamento de maneira integral, não havendo necessidade de um parcelamento tão moroso. _x000D_
 _x000D_
 Funcionários esses que merecem todo o nosso respeito e valorização, pois é através do seu trabalho e suor que o nosso município encontra-se em pleno desenvolvimento e harmonia junto aos seus Munícipes._x000D_
 _x000D_
 Sugiro ainda, que o repasse seja feito até a primeira quinzena do mês de dezembro, para que o Prefeito tenha tempo hábil de se programar e efetuar o pagamento da divida antes do Natal, para que nossos funcionários tenham um Natal mais tranquilo, feliz e confortável. _x000D_
 Lembrando que a valorização e o reconhecimento desses funcionários são fundamentais e de total importância, cabendo a nós membros do Poder Legislativo, prestar apoio ao Poder Executivo em favor dos nossos servidores públicos._x000D_
 _x000D_
 Certo de contar com o apoio dos membros dessa Casa de Leis e do Chefe do Poder Executivo, antecipo meus sinceros agradecimentos.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo Municipal a implantação de ar condicionado nas Escolas Municipais de Califórnia, com o objetivo de climatizar estes ambientes e melhorar o bem-estar dos estudantes e professores, o que melhorará também o processo de ensino contribuindo em uma educação de qualidade.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao242018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao242018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo Municipal a criação de estruturação de Plano de Cargos, Carreira e Salários para os Servidores Celetistas do Município de Califórnia. _x000D_
 _x000D_
                        CONSIDERANDO que o Plano de Cargos, Carreira e Salários para os Servidores Celetistas do Município de Califórnia é necessidade básica, para que haja equivalência entre as funções e justa remuneração, além de proporcionar uma considerável melhora na questão salarial; bem como a extrema importância de valorização dos funcionários públicos, de acordo com o tempo de serviço e suas qualificações._x000D_
  _x000D_
                         Sugiro ainda que seja acrescido aos seus vencimentos, após cada período de 05 anos contínuos, um adicional de 5% (cinco por cento) por tempo de serviço público municipal, conforme estabelecido no art. 61 da Lei Orgânica do Município de Califórnia.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao252018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao252018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao Poder Executivo Municipal a elaboração de Projeto de Lei para Implantação de Licença Prêmio de 90 (noventa) dias para os servidores estatutários e celetistas desde que efetivos do município de Califórnia, após 5 (cinco) anos de serviços prestados._x000D_
 	                            _x000D_
                                           Destaca-se a importância dessa implantação como benefício aos nossos servidores, pois possamos ver diversos municípios vizinhos, até mesmo menores que Califórnia e com menos servidores, concedem LICENÇA PRÊMIO aos seus funcionários, assim, sendo o momento de Califórnia avançar com relação a esse tema.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao262018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao262018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal._x000D_
                                SUGERINDO que o senhor prefeito disponibilize liberação de ÔNIBUS do município para transportar gratuitamente os alunos que estudam fora do município de Califórnia, do qual, os cursos não são ofertados no município._x000D_
                                Não havendo possibilidade de tal liberação de forma imediata, SOLICITO reajuste dos valores dos passes concedidos aos estudantes, tendo em vista que a atual gestão até o presente momento não aplicou nenhum reajuste em benefício aos estudantes, conforme estabelece a Lei aprovada por essa Casa de Leis.  O que é inaceitável, pois somente através da Educação seremos capazes de mudar nosso país para melhor, por isso, a atual gestão deve prestar maior apoio aos nossos estudantes.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/360/veto001_2018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/360/veto001_2018.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições, conforme art. 32, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Projeto de Lei 063/2018, pelas razões de fato e de direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/362/veto002_2018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/362/veto002_2018.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições conforme art. 32, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Projeto de Lei 066/2018, pelas razões de fato e direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições conforme art. 32, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Projeto de Lei 052/2018, pelas razões de fato e direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/364/veto004_2018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/364/veto004_2018.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições conforme art. 32, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Projeto de Lei 061/2018, pelas razões de fato e direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS A SERVIDORA OCUPANTE DE CARGO EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DA SERVIDORA OCUPANTE DE CARGO EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS A SERVIDORA OCUPANTE DE CARGO EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO SERVIDOR OCUPANTE DE CARGO EFETIVO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/348/portaria_052018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/348/portaria_052018.pdf</t>
   </si>
   <si>
     <t>O Vereador Jean Carlos de Souza Neves, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 _x000D_
 _x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA-PR, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015, PROCESSO Nº 267834/16 - ACÓRDÃO DE PARECER PRÉVIO Nº 104/2018 - SEGUNDA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCE/PR.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jean Carlos Neves</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA AOS AGENTES POLÍTICOS E SECRETÁRIOS DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA/REAJUSTE DA TABELA DOS SERVIDORES DE CARGOS EFETIVOS E CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO INFLACIONÁRIA DOS_x000D_
 SERVIDORES EFETIVOS, EXCETO MAGISTÉRIO, CARGOS DE_x000D_
 PROVIMENTO EM COMISSÃO, APOSENTADOS E PENSIONISTAS DA_x000D_
 PREFEITURA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS SERVIDORES_x000D_
 PÚBLICOS DO MAGISTÉRIO DO MUNICÍPIO DE CALIFÓRNIA &amp;#8211; PARANÁ_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A PROMOVER NO_x000D_
 MUNICÍPIO DE CALIFÓRNIA, O PROGRAMA ASSISTENCIAL &amp;#8220;FRENTE DE_x000D_
 TRABALHO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI &amp;#8220;LUCAS BEGALLI ZAMORA&amp;#8221;, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE CURSO DE PRIMEIROS SOCORROS NAS ESCOLAS PÚBLICAS E PARTICULARES DE ENSINO BÁSICO EM TODO O MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTABELECE O HORÁRIO DE PLANTÃO E FUNCIONAMENTO DAS FARMÁCIAS, COM  SEDE NESTE MUNICÍPIO DE CALIFÓRNIA, COMO ESPECIFICA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR ÁREA DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A JORNADA DE TRABALHO EM_x000D_
 TURNOS ININTERRUPTOS DE REVEZAMENTO NO ÂMBITO DO_x000D_
 FUNCIONALISMO PÚBLICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE_x000D_
 VIAS PÚBLICAS URBANAS LOCALIZADAS NO_x000D_
 LOTEAMENTO RESIDENCIAL RAFAELA,_x000D_
 MUNICÍPIO DE CALIFÓRNIA-PR.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O USO DE_x000D_
 VEÍCULO AUTOMOTOR AO LAR SÃO VICENTE DE PAULO, NOS TERMOS_x000D_
 DO ARTIGO 84 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O USO DE VEÍCULO AUTOMOTOR A ASSOCIAÇÃO CALIFORNIANA DE IDENTIFICAÇÃO E CUIDADOS DOS ANIMAIS, NOS TERMOS DO ARTIGO 84 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO ABRIGO INSTITUCIONAL VANIA TERESINHA KNOLL POMINI, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ZONA DE_x000D_
 URBANIZAÇÃO ESPECÍFICA DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL, ALTERA O PPA/2018/2021, A LDO/2018 E A LOA/2018_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O RESTAURANTE POPULAR NO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DAS CORES DE_x000D_
 IMÓVEIS PÚBLICOS PERTENCENTES E/OU MANTIDOS PELO_x000D_
 MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTE O PROGRAMA DE TRATAMENTO_x000D_
 FORA DO MUNICÍPIO &amp;#8211; TFD, NO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE CALIFÓRNICA, OS IMÓVEIS: LOTE DE TERRAS B-1/A E B-1/B, SITUADOS NA GLEBA FAZENDA TRÊS BOCAS, MUNICÍPIO DE CALIFÓRNIA, DE PROPRIEDADE DO SENHOR ANTONIO GASPARETO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERA O PPA/2018/2021, A LDO/2018 E A LOA/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA OS SERVIÇOS E PROGRAMAS DAS ÁREAS DA SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR ÁREAS DE TERRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO_x000D_
 IMÓVEIS URBANOS PASSANDO PARA BEM DOMINICAL, E_x000D_
 DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A PROCEDER À ALIENAÇÃO DE IMÓVEIS DO_x000D_
 PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS_x000D_
 PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA AS VAGAS DE PROFESSORES &amp;#8211; PROFESSOR I 20 HORAS SEMANAIS &amp;#8211; DO PROCESSO SELETIVO SIMPLIFICADO &amp;#8211; PSS PARA OS CARGOS DE PROFESSOR E PROFESSOR DE EDUCAÇÃO FÍSICA REFERENTE AO EDITAL DE ABERTURA 004/2017</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE IMPLEMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO IMÓVEL URBANO PASSANDO PARA BEM DE USO COMUM, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.566/2015_x000D_
 DE 18 DE MARÇO DE 2015 QUE DISPÕE SOBRE O SISTEMA VIÁRIO_x000D_
 BÁSICO DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UTILIZAÇÃO DA BILHETAGEM_x000D_
 ELETRÔNICA NOS VEÍCULOS QUE OPERAM O TRANSPORTE COLETIVO E_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO DE CALIFÓRNIA, OS IMÓVEIS: LOTE DE TERRAS SOB Nº 19-97-A E O LOTE DE TERRAS, COM 1,50 ALQUEIRES, IGUAIS A 36.300,00 M2, SITUADOS NA COLONIZAÇÃO NOVA CALIFÓRNIA, MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ZONA DE EXPANSÃO DO PERÍMETRO URBANO  DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ÁREA DE TERRA, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE CALIFÓRNIA-PR, PARA FINS DE INSTITUIÇÃO DE SERVIDÃO DE PASSAGEM, IMPLANTAÇÃO DE ESTRADA MUNICIPAL.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE CALIFÓRNIA,_x000D_
 ESTADO DO PARANÁ, PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2019&amp;#8221;, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O_x000D_
 PARCELAMENTO DO SOLO PARA FINS_x000D_
 URBANOS NO MUNICÍPIO DE_x000D_
 CALIFÓRNIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ORIENTADOR SOCIAL_x000D_
 PARA ATENDIMENTO AO SERVIÇO DO_x000D_
 GOVERNO FEDERAL DE_x000D_
 REORDENAMENTO DO SERVIÇO DE_x000D_
 CONVIVÊNCIA E FORTALECIMENTO DE_x000D_
 VÍNCULOS (SCFV) E DISCIPLINA A_x000D_
 CONTRATAÇÃO DE PESSOAL.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A_x000D_
 ÁREA DE TERRA, LOCALIZADA NA ZONA RURAL DO_x000D_
 MUNICÍPIO DE CALIFÓRNIA-PR, PARA FINS DE_x000D_
 INSTITUIÇÃO DE SERVIDÃO DE PASSAGEM,_x000D_
 IMPLANTAÇÃO DE ESTRADA MUNICIPAL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA, A FIRMAR CONTRATO DE CESSÃO DE USO COM A ASSOCIAÇÃO PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS DE CALIFÓRNIA - APAE DO MUNICÍPIO DE_x000D_
 CALIFÓRNIA - PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A_x000D_
 TRECHO DA ESTRADA MUNICIPAL DO_x000D_
 LARANJAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO_x000D_
 DE CALIFÓRNIA, O IMÓVEL: LOTE DE TERRAS_x000D_
 Nº 162-B-13-1, COM 167.740,00 M2, IGUAIS A_x000D_
 17,6740 HAS, OU SEJA, 6,931 ALQUEIRES PAULISTAS,_x000D_
 SITUADO NA COLONIZAÇÃO NOVA CALIFÓRNIA,_x000D_
 MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PERÍMETRO URBANO_x000D_
 DE CALIFÓRNIA, O IMÓVEL: PARTE DO LOTE DE_x000D_
 TERRAS Nº 03, COM 2.000,00 M2, SITUADO NA_x000D_
 COLONIZAÇÃO CALIFÓRNIA, MUNICÍPIO DE_x000D_
 CALIFÓRNIA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_de_lei_0462018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_de_lei_0462018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO_x000D_
 SERVIÇO DE INSPEÇÃO MUNICIPAL E OS_x000D_
 PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM_x000D_
 ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE_x000D_
 ORIGEM ANIMAL, NO MUNICÍPIO DE CALIFÓRNIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES_x000D_
 PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_de_lei_0482018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_de_lei_0482018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER_x000D_
 EXECUTIVO MUNICIPAL A_x000D_
 CONTRATAR OPERAÇÕES DE CRÉDITO_x000D_
 COM A AGÊNCIA DE FOMENTO DO_x000D_
 PARANÁ S.A.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_de_lei_0492018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_de_lei_0492018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo_x000D_
 Municipal a doar área de terra de sua_x000D_
 propriedade à Companhia de Habitação do_x000D_
 Paraná – COHAPAR para desenvolvimento de_x000D_
 programa habitacional e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_0502018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_0502018.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: Lote de Terras nº 162-B-13-1/A, com 19.268,00 M2 iguais a 1,9268 ha, situado na Colonização Nova Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_de_lei_0512018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_de_lei_0512018.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 35.000,00(trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_0522018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_0522018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de valor ou taxa mínima de consumo  de água e tratamento de esgoto neste município de Califórnia.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_0532018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_0532018.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: Lote de Terras nº 183 - D - 1 com 0,9635 alqueires, iguais a 23.317,13 m2, situados na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_0542018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_0542018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Lar São Vicente de Paulo, Subvenção Social Mensal e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_0552018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_0552018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Terezinha Knoll Pomini, Subvenção Social mensal e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_0562018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_0562018.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder Executivo Municipal a doar a importância de R$ 1.000,00 ( um mil reais ) a Secretaria de Estado da Educação Núcleo Regional da Educação de Apucarana, conforme especifica.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_0572018_kOkmfKy.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_0572018_kOkmfKy.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 8º da Lei Municipal 944/2003, conforme especifica.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei_0582018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei_0582018.pdf</t>
   </si>
   <si>
     <t>Desafeta do Domínio Público Imóvel Urbano passando para Bem Dominical, e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_0592018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_0592018.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: -Lote de terras 03-C, com 53.660,00 m2, iguais a 5,3660 has, ou seja 2,217 alqueires paulistas, situados na Colonização Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_0602018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_0602018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de ajuda de custo para o Programa de alimentação e moradia aos médicos participantes do Programa Mais Médicos para o Brasil nos termos da Portaria nº 30/2014/MS/SGTES, revoga-se a Lei Municipal nº 1.667/2017.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_0612018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_0612018.pdf</t>
   </si>
   <si>
     <t>“Institui o Fundo Financeiro do Poder Legislativo destinado à realização de futuras despesas de capital da Câmara Municipal de Califórnia”.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA PROFESSOR, PROFESSOR DE EDUCAÇÃO FÍSICA, AUXILIAR ADMINISTRATIVO, SERVIÇOS GERAIS, COZINHEIRA E VIGIA PARA ATENDER AS NECESIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CALIFÓRNIA”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/333/projeto_de_lei_0632018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/333/projeto_de_lei_0632018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder folga anual para os servidores Públicos Municipais dos Poderes: Executivo e Legislativo do município de Califórnia - PR, no dia de seu aniversário natalício, conforme especifica.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Institui Programa de Recuperação Fiscal - REFIS/2018, no âmbito da administração direta do Município de Califórnia - Paraná.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/335/projeto_de_lei_0652018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/335/projeto_de_lei_0652018.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_0662018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_0662018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE, INCENTIVO FINANCEIRO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_0672018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_0672018.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: LOTE DE TERRAS B-1/A, situado na Gleba Fazenda Três Bocas, Município de Califórnia.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requerer, que seja encaminhado a Câmara Municipal de Califórnia, Parecer Contábil contendo o impacto a folha de pagamento, que ocorrerá com o reajuste dos vencimentos dos servidores e a criação de mais trinta vagas do programa assistencial "FRENTE DE TRABALHO", proposto através dos Projetos de Lei nº 03,  04 e 05/2018, de Vossa autoria.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/329/0022018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/329/0022018.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que seja encaminhada a Câmara Municipal de Califórnia, a relação contendo os nomes dos Empresários/microempresários, que adquiriram lotes de terras através de Leilão Público do Loteamento denominado “Interlagos Condomínio Comercial e Industrial”, próximo a Super-Creche e do Loteamento Porto Belo, prolongamento da Avenida Getúlio Vargas, próximo a APAE. Bem como, informe se as vendas foram finalizadas, ou a situação atualizada de cada caso.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDES FRACASSE, VEREADOR COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE CUMPRA NOS TERMOS DO ART. 189 &amp;#8211; CAPÍTULO X DA LEI ORGÂNICA DO MUNICÍPIO. OBJETIVANDO QUE O SENHOR PREFEITO AGILIZE A IMPLANTAÇÃO DA GUARDA MUNICIPAL EM CALIFÓRNIA, ENVIANDO A ESTA CASA PROJETO DE LEI QUE: -&amp;#8220;CRIA A GUARDA MUNICIPAL DA CIDADE DE CALIFÓRNIA&amp;#8221;. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Nós vereadores do Município de Califórnia, com regular assento nesta Casa de Leis – abaixo assinados, vimos respeitosamente à presença de Vossa Excelência REQUERER, que seja encaminhada a Câmara Municipal de Califórnia, informação sobre o andamento do processo para realização do Concurso Público Municipal. Pois, diariamente somos cobrados pela municipalidade e ficamos sem uma resposta plausível.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNIOR CÉSAR BELONCI, VEREADOR COM REGULAR ASSENTO NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO QUE O ENGENHEIRO RESPONSÁVEL PELO SETOR DE OBRAS E ENGENHARIA DO EXECUTIVO MUNICIPAL, ELABORES  PARECER TÉCNICO REFERENTE À VIABILIDADE DA RECONSTRUÇÃO DO ASFALTO NA RUA DELMIRO RODRIGUES BATISTA DA SILVA, APÓS O TÉRMINO DO MURO DE ARRIMO QUE ESTÁ SENDO CONSTRUÍDO AO FINAL DA REFERIDA RUA ONDE OCORREU DESMORONAMENTO DO MURO E PARTE DO ASFALTO, TENDO EM VISTA QUE O REFERIDO MURO DE ARRIMO NÃO ALCANÇA A TOTALIDADE DA EROSÃO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS_x000D_
 OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO_x000D_
 QUE SEJA ENCAMINHADA A CÂMARA MUNICIPAL DE CALIFÓRNIA, INFORMAÇÕES SOBRE AS MEDIDAS TOMADAS_x000D_
 PELO EXECUTIVO EM RELAÇÃO AOS COMENTÁRIOS SOBRE O COMPORTAMENTO DO SERVIDOR PUBLICO MUNICIPAL_x000D_
 RENATO DO NASCIMENTO, O QUAL SUPOSTAMENTE ESTARIA ABASTECENDO COMBUSTÍVEIS EM GALÕES E EMITINDO_x000D_
 NOTAS PARA VEÍCULOS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS_x000D_
 OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO_x000D_
 QUE SEJA INFORMADO A CÂMARA MUNICIPAL DE CALIFÓRNIA, O PROTOCOLO OU Nº DO PROCESSO ADMINISTRATIVO,_x000D_
 CASO EXISTA, BEM COMO QUAIS AS MEDIDAS TOMADAS EM RELAÇÃO A EXECUÇÃO DA OBRA DE RESTAURAÇÃO DO_x000D_
 CENTRO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNIOR CÉSAR BELONCI, VEREADOR COM REGULAR ASSENTO NESTA_x000D_
 CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS OUVIDO_x000D_
 O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO_x000D_
 INFORMAÇÕES SE CEMEI VOVÓ ZAIA VOLTARÁ A FUNCIONAR EM SEU ANTIGO ENDEREÇO, PRÓXIMO AO PÁTIO DE_x000D_
 MÁQUINAS. SOLICITAMOS TAL INFORMAÇÃO VISTO QUE COMEÇOU A FUNCIONAR NAQUELE LOCAL O CONSELHO_x000D_
 TUTELAR DO MUNICÍPIO E ALGUNS PAIS DE CRIANÇAS QUE FREQUENTAVA O CEMEI VOVÓ ZAIA NOS_x000D_
 PROCURARAM DIZENDO QUE LHES FOI DITO NO INICIA DA REFORMA, QUE ASSIM QUE ESTA TERMINASSE VOLTARIA A_x000D_
 ATENDER AS CRIANÇAS DAQUELA ÁREA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS_x000D_
 OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO_x000D_
 QUE SEJA INFORMADO A CÂMARA MUNICIPAL DE CALIFÓRNIA, SOBRE AS CONTRATAÇÕES E RESCISÃO DE CONTRATO_x000D_
 COM OS TRABALHOS TEMPORÁRIOS SEJAM DA SAÚDE, PROFESSORES, OU OUTRO CONTRATO, JÁ QUE TEMOS A_x000D_
 INFORMAÇÃO QUE NO DIA 09 (NOVE) DE FEVEREIRO O EXECUTIVO RESCINDIU O CONTRATO DE PROFESSORES_x000D_
 ALEGANDO QUE NÃO SERIAM MAIS NECESSÁRIOS. LOGO EM SEGUIDA CONTRATOU NOVOS PROFESSORES TAMBÉM_x000D_
 POR CONTRATAÇÃO TEMPORÁRIA. O QUE CHAMA A ATENÇÃO É QUE OS DISPENSADOS TINHAM COLOCAÇÃO A FRENTE_x000D_
 DOS QUE FORAM CONTRATADOS. QUAL CRITÉRIO ADOTADO? AINDA QUE INOCENTEMENTE, SERÁ QUE ESSA ATITUDE_x000D_
 NÃO ESTARIA BURLANDO E MANIPULANDO A LISTA DE APROVADOS?</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS_x000D_
 OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO_x000D_
 CÓPIA INTEGRAL DO PROCEDIMENTO LICITATÓRIO DA EMPRESA QUE PROCEDEU E PROCEDERÁ AS AVALIAÇÕES DE_x000D_
 IMÓVEIS EM NOSSO MUNICÍPIO, BEM COMO INFORME QUAIS IMÓVEIS JÁ FORAM AVALIADOS REMETENDO CÓPIA_x000D_
 DAS AVALIAÇÕES, E O VALOR COBRADO SOBRE O SERVIÇO PRESTADO PELA EMPRESA AVALIADORA._x000D_
 APÓS CONHECIMENTO DA EMPRESA QUE GANHOU A LICITAÇÃO, SEJA ENVIADO_x000D_
 PELO PRESIDENTE DESTA CASA, CORRESPONDÊNCIA A REFERIDA EMPRESA REQUERENDO CÓPIA DE TODAS AS_x000D_
 AVALIAÇÕES JÁ REALIZADAS NO MUNICÍPIO DE CALIFÓRNIA, BEM COMO QUAL CRITÉRIO ADOTADO PARA COBRANÇA_x000D_
 PELO SERVIÇO PRESTADO E QUAL VALOR FOI PAGO E QUAL VALOR ENCONTRA-SE EM ABERTO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>VILMAR RODRIGUES DA SILVA, VEREADOR COM REGULAR ASSENTO_x000D_
 NESTA CASA DE LEIS, VEM RESPEITOSAMENTE À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER, QUE, APÓS_x000D_
 OUVIDO O PLENÁRIO E APROVADO, SEJA ENVIADO AO ILUSTRÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO O_x000D_
 NOME E ENDEREÇO DA EMPRESA CONTRATADA PARA GESTÃO DOS CONTRATOS DE ESTAGIÁRIO DE NOSSO MUNICÍPIO._x000D_
 APÓS COMUNICAÇÃO DOS DADOS ACIMA SOLICITADOS, SEJA PELA PRESIDÊNCIA_x000D_
 DESTA CASA DE LEIS, REQUISITADO JUNTO A EMPRESA A RELAÇÃO DE TODOS OS ESTAGIÁRIOS COM CONTRATO_x000D_
 VIGENTE.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Artur, Fernandes Fracassi, Vilmar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, COM A FINALIDADE DE INVESTIGAR SUPOSTAS IRREGULARIDADES EM PRESTAÇÃO DE SERVIÇOS COM O PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/313/0132018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/313/0132018.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário e aprovado, seja enviado ao ilustríssimo senhor Prefeito Municipal, REQUISITANDO que ele determine a Diretoria de Vigilância Sanitária da Secretaria Municipal de Saúde fiscalize o cumprimento da Lei 1574/2015, bem como realize a vistoria nos terrenos de nosso município com a aplicação de notificações e autuações se necessário.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/343/0014018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/343/0014018.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao ilustríssimo senhor Prefeito Municipal, para que informe a esta Casa de Lei os motivos da NÃO implantação da Lei Municipal nº 1703/2018 até o presente momento, que AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O RESTAURANTE DO TRABALHADOR NO MUNICIPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/344/0015018.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/344/0015018.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao ilustríssimo senhor Prefeito Municipal, para que se cumpra o estabelecido na Lei Municipal nº 1589/2015 - que Institui o cartão alimentação aos servidores ativos estatutários e celetistas, cargos de provimento em comissão e contratados, no âmbito da administração direta do Município de Califórnia – Paraná. Especificamente ao que dispõe o artigo nono que trata do reajuste de valores._x000D_
 ‘’Art. 9° - O cartão alimentação poderá ser reajustado anualmente através de Decreto, de acordo com o índice inflacionário.”_x000D_
 _x000D_
 	                       REQUER-SE reajuste do cartão alimentação dos servidores públicos, considerando que o artigo 9º da lei supracitada o prevê, ainda vale destacar que se faz necessário tal reajuste o mais breve possível, pois tal valor vem congelado desde o ano de 2016, não tendo sofrido nenhum reajuste pela atual gestão, e ainda, o reajuste que teve pela gestora anterior, infelizmente a atual gestão não o aplicou, revogando Decreto que o concedia, o que é inaceitável, pois o cartão alimentação, embora não tenha natureza salarial é um benefício concedido aos funcionários púbicos, uma grande conquista merecida dos nossos funcionários. _x000D_
 _x000D_
                      Importante destacar que desde o ano de 2016 os valores nos mercados sofreram aumentos absurdos devido ao índice inflacionário, bem como os impostos e tantos outros; assim, justificando ainda mais a necessidade desse reajuste, pois o cartão alimentação é o complemento do pão de cada dia de maios ou menos 300 (trezentas) famílias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1970,68 +1970,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/346/ato0022018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/345/ato0032018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/347/ato0042018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_0182018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao192018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao202018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao212018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao222018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao242018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao252018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao262018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/360/veto001_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/362/veto002_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/364/veto004_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/348/portaria_052018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_de_lei_0462018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_de_lei_0482018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_de_lei_0492018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_0502018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_de_lei_0512018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_0522018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_0532018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_0542018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_0552018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_0562018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_0572018_kOkmfKy.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei_0582018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_0592018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_0602018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_0612018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/333/projeto_de_lei_0632018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/335/projeto_de_lei_0652018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_0662018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_0672018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/329/0022018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/313/0132018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/343/0014018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/344/0015018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/346/ato0022018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/345/ato0032018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/347/ato0042018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_0182018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao192018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao202018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao212018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao222018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/340/indicacao242018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao252018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/342/indicacao262018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/360/veto001_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/362/veto002_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/364/veto004_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/348/portaria_052018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_de_lei_0462018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_de_lei_0482018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_de_lei_0492018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_de_lei_0502018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_de_lei_0512018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/331/projeto_de_lei_0522018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_de_lei_0532018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/320/projeto_de_lei_0542018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/328/projeto_de_lei_0552018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/321/projeto_de_lei_0562018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/322/projeto_de_lei_0572018_kOkmfKy.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/324/projeto_de_lei_0582018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/325/projeto_de_lei_0592018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/323/projeto_de_lei_0602018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/332/projeto_de_lei_0612018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/333/projeto_de_lei_0632018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/335/projeto_de_lei_0652018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/337/projeto_de_lei_0662018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_0672018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/329/0022018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/313/0132018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/343/0014018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2018/344/0015018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>