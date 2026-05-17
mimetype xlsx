--- v0 (2025-10-13)
+++ v1 (2026-05-17)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>João Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador João Batista da Silva, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, e, considerando o resultado da Comissão Especial de Avaliação de Desempenho e Titulação dos Servidores da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>ECOMP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>Eleição para reposição dos cargos vagos das comissões Permanentes.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>EMEAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
@@ -130,1418 +130,1418 @@
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>A Comissão de Justiça e Redação apresenta Emenda Aditiva aos Projetos de Lei nº24/2019, de autoria de Executivo Municipal. Em seu artigo 3º, o Parágrafo Único se torna § 1º. acrescentando § 2º. ficando o mesmo com a seguinte redação:_x000D_
 _x000D_
 Art. 3º- (integra)_x000D_
 § 1º. – Os cargos criados na presente Lei têm por objetivo suprir necessidade de pessoal junto a Secretaria Municipal de Saúde._x000D_
 _x000D_
 § 2° - O Processo Seletivo Simplificado – PSS, a que se refere esta Lei, terá a duração máxima de 03(três) meses, podendo ser prorrogado por mais 03(três) meses.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/430/emendamodificativa_pl0382019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/430/emendamodificativa_pl0382019.pdf</t>
   </si>
   <si>
     <t>O vereador Junior César Belonci apresenta Emenda Modificativa ao Projeto de Lei nº38/2019, de autoria de Executivo Municipal. _x000D_
 Em seu artigo 3º, § 1º. Em seu artigo 4º item III e em seu artigo 7º, ficando os mesmos com a seguinte redação:</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Câmara Municipal de Califórnia - CMC</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/459/emendas_pl0352019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/459/emendas_pl0352019.pdf</t>
   </si>
   <si>
     <t>O artigo 46º, fica  com a seguinte redação:_x000D_
 _x000D_
 Art. 46º- A maior dimensão das quadras não poderá ser superior a 130,00m (cento e trinta metros), exceto as quadras com datas maiores que 15.000m² (quinze mil metros quadrados) ao longo de rodovias, vias expressas, vias arteriais e estruturais, áreas industriais e outras barreiras onde o limite máximo será definido na expedição de diretrizes. Os empreendimentos de interesse social do Poder Público serão analisados separadamente.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/460/emendas_pl0352019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/460/emendas_pl0352019.pdf</t>
   </si>
   <si>
     <t>Ficam modificados em seu artigo 71º os inciso III, IV, V, VI e VII; ficando os mesmos com a seguinte redação:</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>EMADM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/361/emenda_jr_pl_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/361/emenda_jr_pl_0022019.pdf</t>
   </si>
   <si>
     <t>A comissão de Justiça e Redação apresenta EMENDA MODIFICATIVA E ADITIVA ao Projeto de lei de nº 002/2019, de autoria do Executivo Municipal seu artigo 2º,  ficando o mesmo coa a seguinte redação.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/458/emendas_pl0352019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/458/emendas_pl0352019.pdf</t>
   </si>
   <si>
     <t>Em seu artigo 5º, inciso VI – suprime o texto - ou destinação conforme a otimização do bem público pelo Poder Executivo, ficando o inciso com a seguinte redação:</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/465/emenda_supressiva0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/465/emenda_supressiva0022019.pdf</t>
   </si>
   <si>
     <t>O vereador Junior César Belonci apresenta Emenda Supressiva ao Projeto de Lei nº 056/2019, de autoria do Executivo Executivo Municipal._x000D_
 Em seu Anexo I - Tabela de Cargos e Atribuições, O cargo de Professor II, a escolaridade mínima fica com a seguinte redação._x000D_
 Ensino Superior em Educação Física.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernandes Fracassi</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao012019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao012019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que seja alterado o Decreto Regulamentar nº43/2017, o qual complementa a Lei 1528/2014, que “Cria o Programa de Incentivo à Educação Técnica e a Educação em Nível Superior”, elevando a renda familiar para R$ 5.000,00, valor este que alcançará o objetivo pleiteado pelos estudantes.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que seja designado um servidor para atender exclusivamente aos interessados em linhas de crédito através da Instituição financeira de desenvolvimento do Governo do Estado que financia empreendimentos de micro, pequeno e médio porte – Fomento Paraná.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_0032019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_0032019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que use a verba que será economizada pela Câmara neste ano de 2019, para realizar a infraestrutura no terreno localizado na saída para o Bairro Laranjal, adquirido recentemente pelo município e seja construído um loteamento social, para ser destinado a pessoas de baixa renda que necessita de uma moradia.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_0042019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_0042019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que aplique a Lei nº 1.324/2010 – que Cria o Fundo Municipal de Habitação de Interesse Social – FHIS, para a construção de um Loteamento Social no terreno localizado na saída para o Bairro Laranjal, adquirido recentemente pelo município, com moradias para serem vendidas a valor simbólico e prestações acessíveis as pessoas que não têm condições financeiras de participar de um processo para aquisição de moradia através da Caixa Econômica ou COHAPAR.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_0052019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_0052019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente para que construa rampas de elevação para pedestres em frente as escolas municipais, estaduais e particulares do nosso município, indico também para que seja feita em lugares que possua grande fluxo de pedestres e transito de veículos automotivos._x000D_
 Tal indicação faz em virtude para que se possa tornar segura a passagem de alunos e pedestres que transitam nas áreas de grande movimento._x000D_
 Diante disto, e certo de sua atenção aguardo que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente para que restaure o meio fio da Avenida Silvio Pedra Ramos, próximo ao Centro de Educação Infantil Agenor de Matos, bem como demarque o local em frente ao Centro Municipal de Educação Agenor de Matos como área escolar.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_0072019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_0072019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito isente do pagamento de Imposto de Transmissão Inter Vivos de Bens e Imóveis (ITBI), incidente sobre a aquisição de unidades residenciais do Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_0082019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_0082019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito apresente de imediato, urgentemente a criação de cargo temporário para fiscal de postura, para que seja incluído no Processo Seletivo Simplificado nos mesmos termos dos projetos de Lei 22/2019, 023/2019 e 024/2015. Caso o senhor prefeito entenda que não seja possível a criação do referido cargo temporário e emergencial, seja então NOMEADO de imediato um funcionário de carreira para exercício da função.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_0092019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_0092019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito isente os munícipes, do pagamento de viagens de terra que serão necessários para entupir as fossas dos locais onde entrará em funcionamento a rede de esgoto.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_0102019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_0102019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que seja instalado semáforo no cruzamento da Avenida Ponta Grossa com a Rua São Francisco, visto que o transito é fluente e há travessia de pedestres e como sabemos já houve vários acidentes, inclusive com óbito.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_0112019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_0112019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor Prefeito determine ao setor competente para que construa um quebra molas na Rua Pirapó, próximo ao nº 276. Visto que neste trecho o transito é movimentado e os motoristas não respeitam e dirigem em alta velocidade._x000D_
 Apresento tal indicação a pedido dos moradores desta Rua, no intuito de coibir os motoristas e tornar segura a passagem de pedestres.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_0122019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_0122019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno no uso das atribuições legais, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO para que seja proposto ao Legislativo Projeto de Lei de isenção do pagamento de IPTU para pessoas portadoras de câncer, doenças degenerativas, inválidos por acidente de trabalho ou seus responsáveis legais._x000D_
 _x000D_
                                                 De acordo com a legislação brasileira em vigor, os portadores de algumas doenças graves, elencadas mais especificamente pela Portaria Interministerial MPAS/MS nº 2.998, de 23 de agosto de 2001, possuem direitos a isenção de diversos tributos, como Imposto de Renda (IR), Imposto sobre Produtos Industrializados (IPI), Imposto sobre Operações Financeiras (IOF), Imposto sobre a Circulação de Mercadorias e Serviços (ICMS) e Imposto sobre a Propriedade de Veículos Automotores (IPVA). Além disso, a lei prevê que o paciente poderá solicitar a liberação do FGTS e do PIS/PASEP para utilizar no tratamento de doenças crônicas e degenerativas._x000D_
 _x000D_
                                                Muitos municípios brasileiros também entenderam necessário e importante, estender esse direito e estão editando leis para conceder isenção de pelo menos um tributo municipal para portadores de câncer e outras doenças consideradas graves pela legislação federal. _x000D_
 _x000D_
                                                Entendemos que a iniciativa de estender os direitos dos portadores de algumas doenças graves a isenção de um tributo municipal, no caso o IPTU, representará um avanço na busca por mais justiça social e qualidade de vida. Devemos destacar que o Poder Público tem o dever de prestar auxílio para amenizar as dificuldades daqueles que mais precisam especialmente em relação aos que se encontra com sua saúde fragilizada, através da promoção de políticas econômicas e sociais que lhes garantam um direito fundamental assegurado pela Constituição Federal._x000D_
 _x000D_
                                               Nesse sentido, temos a oportunidade de contribuir efetivamente com algumas famílias residentes em nossa cidade, Califórnia, que além da fragilidade física e emocional em decorrência das doenças, acabam enfrentando muitas dificuldades financeiras devido aos elevados gastos com remédios, exames, tratamentos, deslocamentos, acompanhantes, etc._x000D_
 _x000D_
                                             Diante do exposto é que sugiro ao senhor Prefeito a elaboração do Projeto de Lei cujo modelo segue anexo.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_0132019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_0132019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito doe, como forma de incentivo a Indústria, os serviços de terraplanagens para os Empresários que vão iniciar a construção dos Barracões Industriais no Parque Industrial de nosso município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_0142019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_0142019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito envie a Câmara Municipal Projeto de Lei que disponha sobre a isenção fiscal do Imposto Predial e Territorial Urbano (IPTU) a imóvel exclusivamente residencial, aos idosos acima de 60 anos, aposentados, portador de necessidades especiais e pensionistas que recebam até 2 (dois) salários mínimos, e utilize o referido imóvel como sua residência e de sua família e não seja possuidor de outro imóvel.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito DISPONIBILIZE, Veterinário aos produtores Industriais, para lhes possibilitar o cumprimento às normas estabelecidas pelo Serviço de Inspeção Municipal – S.I.M. do município de Califórnia, o qual foi criado através da Lei Municipal nº 1734, com a finalidade de inspecionar e fiscalizar a produção industrial e sanitária dos produtos de origem animal, produtos vegetais, preparados, transformados, manipulados, recebidos, acondicionados, depositados e em trânsito no município de Califórnia.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_0162019_jean.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_0162019_jean.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito REAJUSTE o valor dos passes dos estudantes o qual se encontra bastante defasado, baseando-se nos preços dos ônibus circular.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente a cobertura do local onde fica o cruzeiro no Cemitério Municipal. Onde é usado para Celebrações, principalmente no dia de Finados, bem como em outros eventos, visando proteger as pessoas do sol e da chuva.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_0182019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_0182019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente para que seja feita a realização da poda das árvores que estão com os galhos voltados para as calçadas impedindo a passagem dos pedestres, e obstruindo o transito das pessoas, forçando as mesmas a andarem nas ruas._x000D_
 _x000D_
 Tal indicação faz em virtude da solicitação de inúmeros moradores do nosso Município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_0192019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_0192019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que o senhor prefeito através do órgão competente, tome providências no sentido de realizar à repintura das vagas de estacionamentos, assim como as vagas de deficientes e idosos,  meios-fios e faixas de pedestres._x000D_
 _x000D_
                                                        Tal indicação faz em virtude das sinalizações estarem praticamente apagadas, lembramos que com a chegada do final do ano o fluxo de pedestres e veículos automotivos aumenta. Atendendo tal solicitação o Sr. Prefeito deixará a nossa cidade mais bonita além de trazer mais facilidade para pedestres e condutores de veículos automotivos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_0202019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_0202019.pdf</t>
   </si>
   <si>
     <t>Solicito ainda, que Vossa Excelência repense quanto à possibilidade de um ajuste também aos funcionários em seu cartão alimentação, mais preferencialmente ainda esse ano, pois ano que vem teremos período eleitoral e se deixado para o próximo ano pode caracterizar interesse político, sendo de suma importância que se realize ainda para esse ano._x000D_
 _x000D_
  Diante disto, e certo de sua atenção encaminho modelo de Projeto de Lei em anexo:</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO ao senhor prefeito através do órgão competente, a restauração e revitalização do Portal São Francisco na entrada da cidade. _x000D_
                              Tal se faz em virtude de muitas pessoas que veem ou passam pelo local gostam de registrar sua passagem pelo local e fazer fotografia, devido sua beleza se tornou uma atração turística de nosso município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que o senhor prefeito através do órgão competente, verifique a viabilidade de sinalizar a entrada da BR 376 – Rodovia do Café para o Núcleo Guiomar Rosária de Matos, pela Rua Padre José Canalle. Visto que a falta de sinalização tem causado transtorno aos condutores da cidade, pois não tem sinalização de nenhum lado. Tanto faz quem vem da direita ou da esquerda, não há sinalização. A sinalização além de trazer mais segurança aos pedestres e motoristas melhorará a fluidez do transito.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/405/mensagem_de_veto_proj_22_23_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/405/mensagem_de_veto_proj_22_23_24.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto recebida através do ofício nº 125/2019, Vetando a Emenda Modificativa apresentada pelos membros da Comissão de Justiça e Redação aos projetos de lei de nºs 22, 23 e 24/2019 de autoria do Executivo Municipal. Ficando mantida a matéria em seu texto original.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Policiais Militares: Maicon dos Santos Jesus e Thiago Henrique Vilas Boas Moreira.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/353/portaria_012019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/353/portaria_012019.pdf</t>
   </si>
   <si>
     <t>O Vereador João Batista da Silva, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 _x000D_
 _x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/381/portaria_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/381/portaria_0022019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias a servidora ocupante de cargo efetivo da Câmara do Município de Califórnia, Estado do Paraná.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/407/portaria_0032019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/407/portaria_0032019.pdf</t>
   </si>
   <si>
     <t>ARTº 1º - NOMEAR – O senhor ALEXANDRE SPACIARI KUCHPIL, portador da Cédula de Identidade RG. Sob nº 981.3434 - 4 - SESP-PR, CPF sob nº 075.097.399 - 42  e inscrito na OAB/PR sob nº 90.486; para ocupar o Cargo de Provimento em Comissão de ASSESSOR JURÍDICO, símbolo CC – 02, a partir de 09 de maio de 2019. Conforme anexo I da Lei Municipal nº 1. 386/2011 de 01/09/2011._x000D_
 _x000D_
 ARTº 2º - Esta Portaria entra em vigor a partir de 09 de maio de 2019, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/411/portaria_no_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/411/portaria_no_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias a servidor ocupante de cargo efetivo da Câmara do Município de Califórnia, Estado do Paraná._x000D_
  _x000D_
 O Vereador João Batista da Silva, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 _x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/429/portaria_0042019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/429/portaria_0042019.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a concessão de férias a servidora ocupante de cargo efetivo da Câmara do Município de Califórnia, Estado do Paraná._x000D_
  _x000D_
 O Vereador João Batista da Silva, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/443/projetodedecreto_0012019.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/443/projetodedecreto_0012019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação das Contas do Poder Executivo do Município de Califórnia-PR, relativas ao Exercício Financeiro de 2017, Processo nº 292569/18– Acórdão de Parecer Prévio nº 103/19 – Tribunal Pleno Primeira Câmara do Tribunal de Contas do Estado do Paraná – TCE/PR</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/493/projetodedecreto_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/493/projetodedecreto_0022019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Aprovação das Contas do Poder Executivo do Município de Califórnia-PR, relativas ao Exercício Financeiro de 2018, de responsabilidade do Senhor Paulo Wilson Mendes”.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projetodelei_0012019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projetodelei_0012019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de ajuda de custo para o fornecimento de alimentação e moradia as médicos participantes do Programa Mais Médicos para o Brasil nos termos da Portaria n 30/2014/MS/SGTES, revoga-se a Lei Municipal n 1.740/2018.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projetodelei_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projetodelei_0022019.pdf</t>
   </si>
   <si>
     <t>Altera os art. 2º , 6º e 9º  da lei nº  1693/2018 referente ao programa assistencial "FRENTE DE TRABALHO".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projetodelei_0032019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projetodelei_0032019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Tabela 1 - parâmetros de uso e ocupação do solo do Município de Califórnia da lei 1563/2015 que dispõe sobre o uso e ocupação do solo do solo do Município de Califórnia.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projetodelei_0042019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projetodelei_0042019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos servidores efetivos: estatutários e celetistas, cargos de provimento e comissão, aposentados e pensionistas da Prefeitura do Município de Califórnia, Exceto do Magistério.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projetodelei_0052019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projetodelei_0052019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia - Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_0062019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_0062019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos agentes políticos e secretários do município de Califórnia.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_0072019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_0072019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos_x000D_
 e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projetodelei_0082019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projetodelei_0082019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à alienação de imóvel do Patrimônio Público Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projetodelei_0092019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projetodelei_0092019.pdf</t>
   </si>
   <si>
     <t>Institui a zona de urbanização específica do município de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projetodelei_0102019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projetodelei_0102019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Rua no Lote 162-5-7-5-B-13/REM-C-2, situado na Colonização Nova Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projetodelei_0122019_0Njce0g.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projetodelei_0122019_0Njce0g.pdf</t>
   </si>
   <si>
     <t>Cria o cargo Professor de Educação Física vinculado a secretaria de Educação.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projetodelei_0132019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projetodelei_0132019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial, altera o PPA/2018/2021 a LDO/2019 e a LOA/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/375/proje_de_lei_14_de_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/375/proje_de_lei_14_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui a aplicação de Testes de Triagem do Autismo em todas as crianças  que forem atendidas nas Unidades Básicas de Saúde (UBS) do município de Califórnia - Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projetodelei_0152019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projetodelei_0152019.pdf</t>
   </si>
   <si>
     <t>Desafeta do Domínio Público Imóveis Urbanos passando para Bem Dominical, e dá outras providencias.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projetodelei_0162019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projetodelei_0162019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as proibições ao Poder Executivo do Município de Califórnia - Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projetodelei_0172019_BaEbwM9.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projetodelei_0172019_BaEbwM9.pdf</t>
   </si>
   <si>
     <t>Cria o cargo Instrutor de Educação Física vinculado a secretaria de Saúde do Município de Califórnia.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projetodelei_0182019_pr4Vfvg.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projetodelei_0182019_pr4Vfvg.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Coordenador do Serviço de Inspeção Municipal vinculado a secretaria do Meio Ambiente e Agricultura do Município de Califórnia.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_0192019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_0192019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos temporários para os serviços e programas da Área da Assistência Social.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projetodelei_0202019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projetodelei_0202019.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL Nº 11.340, NO   ÂMBITO DO MUNICIPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projetodelei_0212019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projetodelei_0212019.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do Município de Califórnia em entidades de representação oficial de municípios e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projetodelei_0222019_unZcpzx.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projetodelei_0222019_unZcpzx.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA A SECRETARIA MUNICIPAL DE TRANSPORTES, OBRAS E SERVIÇOS PÚBLICOS".</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_0232019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_0232019.pdf</t>
   </si>
   <si>
     <t>'Dispões sobre a criação de cargos temporários para a Secretaria Municipal de Assistência Social e Cidadania"</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_0242019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_0242019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos temporários para a Secretaria Municipal de Saúde"</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_0252019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_0252019.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições do cargo de Assistente Social do Município de Califórnia.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_0262019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_0262019.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: - LOTE DE TERRAS Nº 142-1-A, com 36.300,00 m2, iguais a 1,50 alqueires paulistas, situado na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_0272019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_0272019.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Nº 1680/2017 de 09/11/2017.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_0282019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_0282019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vias Públicas Urbanas, Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_0292019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_0292019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_0302019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_0302019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_0312019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_0312019.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: - LOTE DE TERRAS Nºs 31 e 87 - Remanescente, com 292,74 m2, situado na Colonização Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projetodelei_0322019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projetodelei_0322019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE IMPLEMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_0332019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_0332019.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Qualificação ao Desempregado, denominado "Frente de Trabalho" e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projetodelei_0342019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projetodelei_0342019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ZONA DE EXPANSÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projetodelei_0352019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projetodelei_0352019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/421/projetodelei_0362019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/421/projetodelei_0362019.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social – FMHIS e institui o Conselho Gestor do FMHIS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/422/projetodelei_0372019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/422/projetodelei_0372019.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 12.018,21 (doze mil e dezoito reais e vinte e um centavos)</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/424/projetodelei_0382019_yUyJwEz.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/424/projetodelei_0382019_yUyJwEz.pdf</t>
   </si>
   <si>
     <t>Cria e autoriza o Poder Executivo Municipal a promover o empreendimento habitacional em lotes de propriedade do Município e realizar a titulação aos beneficiários finais do âmbito do Programa Municipal de Habitação de Interesse Social 1ª Fase e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/425/projetodelei_0392019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/425/projetodelei_0392019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a preceder à alienação de imóvel do Patrimônio Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/426/projetodelei_0402019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/426/projetodelei_0402019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a adquirir áreas de terra, e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/427/projetodelei_0412019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/427/projetodelei_0412019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder  à alienação de imóvel do Patrimônio Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/428/projetodelei_0422019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/428/projetodelei_0422019.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/436/projetodelei_0432019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/436/projetodelei_0432019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção para o HOSPITAL NOSSA SENHORA DAS GRAÇAS no valor de R$ 50.000,00 (cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/437/projetodelei_0442019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/437/projetodelei_0442019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a Contratar Operações de Crédito com a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/439/projetodelei_0452019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/439/projetodelei_0452019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA A SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES, URBANISMO E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/440/projetodelei_0462019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/440/projetodelei_0462019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL 528/1991.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/441/projetodelei_0472019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/441/projetodelei_0472019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE EQUIPAMENTO RODOVIÁRIO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual - LOA - 2020</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à alienação de imóvel do Patrimônio Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/448/projetodelei_0502019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/448/projetodelei_0502019.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Incentivo ao Esporte, institui o Fundo Municipal de Apoio ao Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/449/projetodelei_0512019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/449/projetodelei_0512019.pdf</t>
   </si>
   <si>
     <t>Assegura ao consumidor que constatar a existência de produto exposto à venda com prazo de validade vencido, o direito a receber, gratuitamente, outro produto idêntico ou similar.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/450/projetodelei_0522019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/450/projetodelei_0522019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISPÕE SOBRE AS HIPÓTESES DE TRANSAÇÃO, CONCILIAÇÃO, ACORDO, DISPENSA OU DESISTÊNCIA DE CONTESTAÇÃO E RECURSOS, BEM COMO A CONCORDAR COM A DESISTÊNCIA DO PEDIDO FORMULADO PELA PARTE CONTRÁRIA NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO DE CALIFÓRNIA SEJA PARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 98 DA LEI MUNICIPAL Nº 700 DE 23 DE JULHO DE 1996, BEM COMO AS LEIS Nº 1067/2006 E 1302/2009, COMO ESPECIFICA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE UM (01) DIA DE INGRESSOS GRATUITOS PARA CRIANÇAS DO MUNICÍPIO DE CALIFORNIA, PELOS PARQUES DE DIVERSÕES E/OU CIRCOS INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/457/projetodelei_0562019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/457/projetodelei_0562019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.311/2009 que trata do plano de carreira e remuneração do Magistério Publico do Município de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_0572019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_0572019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições do cargo de servidores vinculados a área da saúde pelo regime celetista junto ao Programa de Saúde da Família.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/462/projetodelei_0592019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/462/projetodelei_0592019.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de até 45.000,00(quarenta e cinco mil reais).</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_0602019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_0602019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_0612019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_0612019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO ABRIGO INSTITUCIONAL VANIA TERESINHA KNOLL POMINI, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/481/projetodelei_0622019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/481/projetodelei_0622019.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Recuperação Fiscal – REFIS/2020, no âmbito da administração direta do Município de Califórnia – Paraná.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO AO SR JOSÉ CARLOS PORFÍRIO “SEU ZÉ DO PARQUINHO”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/431/projetomocao_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/431/projetomocao_0022019.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_resolucao_0012019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_resolucao_0012019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição e funcionamento de Comissão Parlamentar de Inquérito - CPI, com a finalidade de apurar os fatos descritos no Requerimento 004/2019, com denúncia de supostas irregularidades em uso de veículo da Secretaria Municipal de Saúde do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/423/resolucao_0022019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/423/resolucao_0022019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 126 do Regimento Interno da Câmara municipal de Califórnia.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>João</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_resolucao_0032019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_resolucao_0032019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário de Califórnia ao Deputado Federal Sr. Diego Garcia."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/350/001_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/350/001_2019.pdf</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, sua dispensa como membro da Comissão Permanente de Justiça e Redação pelos motivos abaixo relacionados:_x000D_
 * Por trabalhar fora do município, falta-lhe tempo para participar das reuniões, sendo a Comissão de Justiça e Redação a mais requisitada, e por ultimo,_x000D_
 *Por estar com problemas familiares que me impedem de continuar nesta função, porem continuarei como membro da Comissão Permanente de Educação, Saúde e Assistência Social, bem como: da Comissão Permanente Geral de Licitação e Comissão Especial de Avaliação de Desempenho e Titulação de Servidores, para as quais fui designado.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/351/002_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/351/002_2019.pdf</t>
   </si>
   <si>
     <t>Fernandes Fracassi, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, sua dispensa como membro da Comissão Permanente de Justiça e Redação pelos motivos abaixo relacionados:_x000D_
 *Faltar-lhe tempo hábil para participar das reuniões de comissões que são sempre em horário comercial, devido ser Empresário e administrar três empresas._x000D_
 *Com tantas ocupações está com problemas de saúde enfrentando stress emocional.  Porem  analisará os projetos e apresentará sua opinião em plenário durante as discussões dos mesmos.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/369/0032019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/369/0032019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, sua dispensa como membro das  Comissões Permanentes de Justiça e Redação e Finanças e Orçamento por motivos pessoais e particulares.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Fernandes Fracassi, Claudemir, Jean</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/371/004_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/371/004_2019.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar supostas irregularidades em uso de veículo da Secretaria Municipal de Saúde do Município de Califórnia.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/372/005_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/372/005_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao ilustríssimo senhor Prefeito Municipal, para que determine ao setor de competente que faça vistoria no forro de gesso do Posto de Saúde Padre Tito Cerasoli, visto que o mesmo está desmoronando, colocando em risco a integridade física dos servidores, bem como das pessoas que frequentam este local.  _x000D_
 Destaco que o Secretário Municipal de Saúde Dr. Pedro já solicitou ao Setor de Engenharia Municipal, porem lhes disseram não ser da competência dos mesmos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/394/006_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/394/006_2019.pdf</t>
   </si>
   <si>
     <t>Arthur Antonio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao ilustríssimo senhor Prefeito Municipal, para que dentro do prazo legal, informe a esta casa de Leis, como está o sistema de tratamento de esgoto do nosso município, o que falta para finalizar, qual a previsão para a previsão para funcionamento, bem como se a cidade toda será contemplada com o referido serviço.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/412/007_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/412/007_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja encaminhado ao ilustríssimo senhor Prefeito Municipal, para que proíba a SANEPAR a cobrar a taxa de adesão ao serviço de rede de esgoto, que vem sendo cobrada no valor de R$215,79,  já que se  trata de prestação de serviço obrigatório.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/413/008_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/413/008_2019.pdf</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira Neto, Vereador com regular assento nesta Casa de Leis e presidente da Comissão Parlamentar de Inquérito, vem respeitosamente à presença de Vossa Excelência REQUERER, prorrogação de prazo de 90 (noventa) dias para a conclusão das investigações, com base no artigo 63, §8º do Requerimento Interno da Câmara de Vereadores de Califórnia c/c artigo 21 da Lei Orgânica do Município de Califórnia.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/420/009_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/420/009_2019.pdf</t>
   </si>
   <si>
     <t>Arthur Antonio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao ilustríssimo senhor Prefeito Municipal, para que dentro do prazo legal, informe a esta casa de Leis, quais os planos de ação e a previsão de gastos referente a autorização de endividamento de R$2.500.000,00, aprovados  pela câmara. Bem como desse total quanto é necessário para terminar o parque industrial e qual a previsão do término das obras após o empréstimo ter se concretizado.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/438/010_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/438/010_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja encaminhado ao ilustríssimo senhor Prefeito Municipal, para que informe a esta Casa quando foi paga a obra da  rede de esgoto existente em nosso município e que recursos foram usados para o pagamento. Tendo em vista que a SANEPAR, vem cobrando dos munícipes uma taxa de adesão referente aos serviços de mão de obra e material de construção da obra já realizada na gestão do Ex-prefeito Amauri Barrichello.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/447/012_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/447/012_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja feito a sinalização com faixa amarela no (meio-fio) para embarque e desembarque de alunos em frente a escola Yes English School localizada na Avenida Jose Cunha Neto. A escola possui alunos com idade a partir de 03 (três) anos e muitas vezes os pais não encontram lugar para deixarem seus filhos, o que acreditamos estar se tornando perigoso, pois os mesmos são obrigados a atravessarem a rua._x000D_
 Pensando na segurança destes, também requeremos uma faixa para travessia de pedestres, pois a via é muito movimentada.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/453/013_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/453/013_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Sr. Prefeito para que tome as medidas necessárias para que seja efetuado o ressarcimento da taxa de 80% da rede de esgoto cobrada no talão de água  juntamente com a taxa de adesão de 215,79, para utilização da rede de esgoto. Tendo em vista que os munícipes estão pagando pelo serviço e o mesmo não foi realizado corretamente lesando assim o direito do consumidor e causando danos ao meio ambiente além de contaminando o rio jacucaca._x000D_
 _x000D_
 Vale lembrar que mesmo a SANEPAR sendo um órgão Estadual, o Sr. Prefeito como autoridade máxima do município tem o poder de efetuar tal cobrança e o dever de zelar pelos direitos do seus munícipes.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/455/014_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/455/014_2019.pdf</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Sr. Prefeito, posto que segundo informações foi realizado pela empresa “Já Business”  uma reavaliação dos imóveis registrado no Cartório de Registro de Imóveis desta Comarca, Matriculas 14.776 à  14.785, e das Matriculas 14.787 à 14.791, requisitando do Sr. Prefeito cópia das reavaliações.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Sr. Prefeito, solicitando informações sobre: qual a situação das empresas que estão sendo contratadas para realizar o Concurso Público e qual a previsão da realização do mesmo._x000D_
 A preocupação do vereador e desta Casa de Leis é em relação ao vencimento das contratações realizadas através do PSS, posto que será difícil e complicada a renovação do PSS, nos moldes em que foi feito.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/471/016_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/471/016_2019.pdf</t>
   </si>
   <si>
     <t>Solicitar informações a respeito da reavaliação do adicional de insalubridade e periculosidade dos servidores do Município.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/472/017_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/472/017_2019.pdf</t>
   </si>
   <si>
     <t>Requerer para que seja tomadas providencias a respeito da iluminação _x000D_
 publica do município.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/473/018_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/473/018_2019.pdf</t>
   </si>
   <si>
     <t>Requerer informação a respeito do veículo FIAT/DOBLO CARGO, ano/modelo 2003/2003, placa AKU9295.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/474/019_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/474/019_2019.pdf</t>
   </si>
   <si>
     <t>Requere informações a respeito dos animais de rua do nosso Município em especial aos cães.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/475/020_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/475/020_2019.pdf</t>
   </si>
   <si>
     <t>Fernandes Fracassi, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Sr. Prefeito, solicitando informações sobre: qual o valor repassado mensalmente pela RODONORTE, a nosso município e onde está sendo aplicada esta verba.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/476/021_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/476/021_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado o Sr. Prefeito para que tome as medidas necessárias para a limpeza dos matos e plantas que se encontra nas ruas, nos meio fios, e nos canteiros de nossa cidade, o que vem causando uma impressão de abandono no município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/477/022_2019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/477/022_2019.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência  REQUERER, que, após ouvido o plenário, seja oficiado o Sr. Prefeito para que repasse informações sobre quais medidas foram tomadas a respeito do Of. Nº 097/2019/GPC de 29 de outubro de 2019 que solicita a finalização do poço artesiano do Córrego do Ouro, vale ressaltar que já se passaram mais de 20 dias e nenhuma resposta foi enviada a essa Casa de Leis._x000D_
 Informo que a situação daquela região encontra-se em estado critico com a escassez de água não podendo mais esperar:_x000D_
 Salientamos que a Câmara propôs também a devolução antecipada para resolução desse problema e até o momento também não obtivemos respostas.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_23_1.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_23_1.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado o Sr. Prefeito para que seja cumprida a lei nº1.575/2015 (Plano Municipal de Educação), em especial o item:_x000D_
  1.3 Metas e Estratégias – (Anexo da referida Lei): Onde diz:_x000D_
 •	Contratação de pessoal para atuar como cuidador nos ônibus escolares que transportem alunos da Educação Infantil._x000D_
                                           Tal solicitação visa atender exclusivamente a excepcional necessidade de interesse público, trazendo maior segurança para as crianças, e tranquilidade para os pais._x000D_
 Nestes termos,_x000D_
 Pede deferimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1853,68 +1853,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/430/emendamodificativa_pl0382019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/459/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/460/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/361/emenda_jr_pl_0022019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/458/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/465/emenda_supressiva0022019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao012019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_0032019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_0042019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_0052019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_0072019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_0082019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_0092019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_0102019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_0112019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_0122019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_0132019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_0142019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_0162019_jean.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_0182019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_0192019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_0202019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/405/mensagem_de_veto_proj_22_23_24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/353/portaria_012019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/381/portaria_0022019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/407/portaria_0032019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/411/portaria_no_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/429/portaria_0042019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/443/projetodedecreto_0012019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/493/projetodedecreto_0022019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projetodelei_0012019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projetodelei_0022019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projetodelei_0032019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projetodelei_0042019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projetodelei_0052019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_0062019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_0072019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projetodelei_0082019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projetodelei_0092019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projetodelei_0102019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projetodelei_0122019_0Njce0g.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projetodelei_0132019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/375/proje_de_lei_14_de_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projetodelei_0152019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projetodelei_0162019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projetodelei_0172019_BaEbwM9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projetodelei_0182019_pr4Vfvg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_0192019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projetodelei_0202019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projetodelei_0212019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projetodelei_0222019_unZcpzx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_0232019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_0242019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_0252019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_0262019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_0272019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_0282019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_0292019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_0302019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_0312019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projetodelei_0322019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_0332019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projetodelei_0342019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projetodelei_0352019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/421/projetodelei_0362019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/422/projetodelei_0372019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/424/projetodelei_0382019_yUyJwEz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/425/projetodelei_0392019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/426/projetodelei_0402019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/427/projetodelei_0412019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/428/projetodelei_0422019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/436/projetodelei_0432019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/437/projetodelei_0442019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/439/projetodelei_0452019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/440/projetodelei_0462019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/441/projetodelei_0472019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/448/projetodelei_0502019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/449/projetodelei_0512019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/450/projetodelei_0522019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/457/projetodelei_0562019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_0572019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/462/projetodelei_0592019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_0602019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_0612019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/481/projetodelei_0622019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/431/projetomocao_0022019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_resolucao_0012019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/423/resolucao_0022019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_resolucao_0032019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/350/001_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/351/002_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/369/0032019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/371/004_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/372/005_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/394/006_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/412/007_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/413/008_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/420/009_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/438/010_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/447/012_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/453/013_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/455/014_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/471/016_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/472/017_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/473/018_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/474/019_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/475/020_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/476/021_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/477/022_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_23_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/430/emendamodificativa_pl0382019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/459/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/460/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/361/emenda_jr_pl_0022019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/458/emendas_pl0352019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/465/emenda_supressiva0022019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao012019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_0032019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_0042019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_0052019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_0072019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_0082019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_0092019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_0102019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_0112019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_0122019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_0132019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_0142019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_0162019_jean.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_0182019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_0192019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_0202019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/405/mensagem_de_veto_proj_22_23_24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/353/portaria_012019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/381/portaria_0022019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/407/portaria_0032019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/411/portaria_no_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/429/portaria_0042019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/443/projetodedecreto_0012019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/493/projetodedecreto_0022019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projetodelei_0012019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projetodelei_0022019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projetodelei_0032019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projetodelei_0042019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projetodelei_0052019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_0062019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_0072019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projetodelei_0082019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projetodelei_0092019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projetodelei_0102019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projetodelei_0122019_0Njce0g.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projetodelei_0132019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/375/proje_de_lei_14_de_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projetodelei_0152019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projetodelei_0162019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projetodelei_0172019_BaEbwM9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projetodelei_0182019_pr4Vfvg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_0192019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projetodelei_0202019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projetodelei_0212019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projetodelei_0222019_unZcpzx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_0232019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_0242019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_0252019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_0262019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_0272019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_0282019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_0292019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/403/projeto_de_lei_0302019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_0312019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projetodelei_0322019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_0332019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projetodelei_0342019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projetodelei_0352019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/421/projetodelei_0362019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/422/projetodelei_0372019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/424/projetodelei_0382019_yUyJwEz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/425/projetodelei_0392019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/426/projetodelei_0402019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/427/projetodelei_0412019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/428/projetodelei_0422019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/436/projetodelei_0432019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/437/projetodelei_0442019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/439/projetodelei_0452019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/440/projetodelei_0462019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/441/projetodelei_0472019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/448/projetodelei_0502019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/449/projetodelei_0512019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/450/projetodelei_0522019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/457/projetodelei_0562019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/461/projeto_de_lei_0572019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/462/projetodelei_0592019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/469/projeto_de_lei_0602019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_0612019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/481/projetodelei_0622019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/431/projetomocao_0022019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_resolucao_0012019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/423/resolucao_0022019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/446/projeto_resolucao_0032019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/350/001_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/351/002_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/369/0032019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/371/004_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/372/005_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/394/006_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/412/007_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/413/008_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/420/009_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/438/010_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/447/012_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/453/013_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/455/014_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/471/016_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/472/017_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/473/018_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/474/019_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/475/020_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/476/021_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/477/022_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_23_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>