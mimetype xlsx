--- v0 (2025-10-12)
+++ v1 (2026-05-17)
@@ -54,1454 +54,1454 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>João Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/523/ato_do_presidente_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/523/ato_do_presidente_2020.pdf</t>
   </si>
   <si>
     <t>O Senhor João Batista da Silva Presidente da Câmara do_x000D_
 Município de Califórnia, Estado do Paraná, no uso de suas_x000D_
 atribuições regimentais:</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/542/ato_0022020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/542/ato_0022020.pdf</t>
   </si>
   <si>
     <t>O Senhor João Batista da Silva Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições regimentais:</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/603/ato_0032020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/603/ato_0032020.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA DO MUNICIPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI,_x000D_
 _x000D_
  _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 1º - Em cumprimento ao disposto no § 4º do Artigo 38 da Lei Orgânica do Município de Califórnia - PR, combinando com o artigo 71, item I do Regimento Interno da Câmara do Município de Califórnia - PR; DECLARO vaga a cadeira do Vereador DIOGO DA SILVA PORTO, em virtude do mesmo haver RENUNCIADO ao Mandato de Vereador do Município de Califórnia, através de uma Carta Renúncia, apresentada em 28/09/2020._x000D_
 _x000D_
 ARTº 2º - Este ATO entra em vigor na data de sua publicação revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/604/ato_0042020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/604/ato_0042020.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA MUNICIPAL DE CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI,_x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 1º - Em cumprimento ao disposto no Artigo 16 parágrafo 78º da Lei Orgânica do Município de Califórnia; em função da Renúncia de mandato do Excelentíssimo senhor Vereador DIOGO DA SILVA PORTO, que ocupava o cargo de 1º Secretário da Mesa Diretora da Câmara COMUNICO que haverá Eleição Suplementar para eleger o 1º Secretário da Mesa Diretora para complementar o período do Biênio 2019/2020; a realizar-se na sessão ordinária de 08.10.2020._x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 2º - Os candidatos deverão se inscrever até o dia 07 de outubro de 2020 em horário de funcionamento da Secretaria da Câmara._x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 3º - Este ATO entra em vigor em 02 de outubro de 2020, revogadas as disposições em contrário._x000D_
 _x000D_
  _x000D_
 _x000D_
 Registre-se.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/605/ato_0052020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/605/ato_0052020.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA MUNICIPAL DE CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI,_x000D_
 _x000D_
  _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 1º - Tornar pública a realização da Eleição Suplementar para eleger o 1º Secretário da Mesa Diretora para complementar o período do Biênio 2019/2020; ocorrida em 08.10.2020, bem como, o resultado da mesma, sendo eleito e empossado no cargo:_x000D_
 _x000D_
  _x000D_
 _x000D_
 1º Secretário: Vereador Fernandes Fracassi._x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 2º - Este ATO entra em vigor em 08 de outubro de 2020, revogadas as disposições em contrário._x000D_
 _x000D_
  _x000D_
 _x000D_
 Registre-se, Publique-se.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/606/ato_0062020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/606/ato_0062020.pdf</t>
   </si>
   <si>
     <t>O Vereador João Batista da Silva, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, e, considerando o resultado da Comissão Especial de Avaliação de Desempenho e Titulação dos Servidores da Câmara do Município de Califórnia._x000D_
 _x000D_
  _x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 1º - Acolhendo resultado da Comissão Especial de Avaliação de Desempenho e Titulação de Servidores, em conformidade com: Lei Municipal 1.386/2011 e Lei Municipal 1.687/2017; fica estabelecido o enquadramento na tabela de elevação de nível horizontal os Servidores Efetivos da Câmara do Município de Califórnia, como especificado a seguir._x000D_
 _x000D_
  _x000D_
 _x000D_
 Servidor Nível_x000D_
 _x000D_
 Ivair Granado Barreira 08_x000D_
 _x000D_
 Monica da Consolação Cordeiro 08_x000D_
 _x000D_
 Nair Federovicz Mendes dos Santos 08_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 2º - O presente ATO entrará em vigor na data de 01.01.2021._x000D_
 _x000D_
  _x000D_
 _x000D_
 Registre-se.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/607/ato_0072020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/607/ato_0072020.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, USANDO DAS ATRIBUIÇÕES QUE LHE SÃO CONFERIDAS POR LEI,_x000D_
 _x000D_
 RESOLVE:_x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 1º - Em cumprimento ao disposto no Artigo 16 parágrafo 7º da Lei Orgânica do Município de Califórnia; COMUNICO que a Eleição para formação da Mesa Diretora da Câmara para todos os cargos, para o Biênio 2021/2022; realizar-se-á em sessão solene de Posse em 01.01.2021 ás 10h:00min, no plenário da Câmara do Município de Califórnia, sito a Rua América, 149._x000D_
 _x000D_
 Parágrafo Único - Considerando que o Estado do Paraná e nosso município atravessa um momento muito crítico, com aumento significativo da COVID 19 e que precisamos redobrar os cuidados. A sessão de posse será transmitida via YouTube (https://california.pr.leg.br/) em tempo real, ficando o plenário sem acesso ao público de forma física, evitando aglomerações de pessoas e valorizando a nossa vida e de nossos semelhantes._x000D_
 _x000D_
  _x000D_
 _x000D_
 ARTº 2º - Comunicamos a todos os Vereadores que desejarem registrar suas c</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJRE - Comissão de JUSTIÇA, REDAÇÃO E ÉTICA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/535/emenda_modificativa_projetodelei_0222020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/535/emenda_modificativa_projetodelei_0222020.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça e Redação apresenta Emenda modificativa ao Projeto de Lei nº22/2020, de autoria de Executivo Municipal. _x000D_
 Em seu Artigo 8º - os itens II, IV e VIII. Serão modificados, ficando com a seguinte redação:</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/529/emenda_supressiva_projetodelei_0202020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/529/emenda_supressiva_projetodelei_0202020.pdf</t>
   </si>
   <si>
     <t>O vereador Junior César Belonci apresenta Emenda Supressiva ao Projeto de Lei nº20/2020,_x000D_
 de autoria de Executivo Municipal._x000D_
 Em seu § 3º. Excluir o termo – há pelo menos 3 meses, ficando com a seguinte redação:_x000D_
 § 3º. Quando declarado/decretado o estado de calamidade pública no Estado do Paraná_x000D_
 e/ou no Município de Califórnia os benefícios eventuais de que trata esta lei serão_x000D_
 concedidos as famílias em situação de vulnerabilidade, residentes no município, com_x000D_
 renda familiar até 2 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_0012020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_0012020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exª. nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente que realize a colocação de um quebra mola na Rua Edmundo Follador em frente ao número residencial 133._x000D_
    _x000D_
 Tal solicitação se faz através do pedido dos moradores daquela localidade, A colocação do quebra molas se torna relevante, pois alguns motoristas que por ali transitam não respeitam o limite de velocidade, fazendo com que as pessoas e principalmente as crianças residentes no local corram risco de serem atropeladas.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Fernandes Fracassi</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_0022020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_0022020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exª. nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor do Meio Ambiente, que se informe e verifique a maneira correta de realizar o descarte adequado dos pneus usados. Ou ainda providencie o recolhimentos dos pneus, com a destinação correta dos mesmos. _x000D_
    _x000D_
 Tal solicitação se faz através do pedido dos proprietários de borracharias que não tem um local adequado para descartar corretamente os pneus usados.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_0032020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_0032020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exª. nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao departamento competente, a fiscalização, e que tome medidas para sanar os problemas junto ao ponto de ônibus localizado na Rua Miriam Marçal, em frente a Agropecuária Oguido. _x000D_
 _x000D_
 O ponto de ônibus esta sendo frequentado por bêbados e andarilhos, que fazem “xixi” e deixam lixos jogados no local, tornando um lugar impróprio para os usuários que pegam ônibus e para os moradores ao redor.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_0042020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_0042020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exª. nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito construa imediatamente um muro ou similar, na escola Sueli Bisconcini._x000D_
    _x000D_
 A escola está em suas atividades normal, e não está totalmente cercada, o que facilita o acesso de qualquer pessoa, tanto para entrar como para sair._x000D_
 _x000D_
 Com tantos perigos que rondam nossas escolas, drogas, sequestros, e outros problemas, não podemos facilitar.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/499/indicacao_0052020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/499/indicacao_0052020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exª. nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito resolva imediatamente a Iluminação Pública da Rua Rui Barbosa._x000D_
    _x000D_
 A citada Rua está escura e sem iluminação, além dos moradores a rua tem um fluxo muito grande de usuários inclusive de crianças.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_0062020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_0062020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente para que faça a instalação de um corrimão no meio da escada localizada atrás da Igreja Matiz São Francisco de Assis._x000D_
 Com a colocação do corrimão na escadaria, a municipalidade estará proporcionando mais segurança às pessoas que têm maior dificuldade de locomoção e que terão um apoio para se protegerem de possíveis quedas.  _x000D_
 _x000D_
 Tal indicação faz em virtude da solicitação de inúmeros moradores e transeuntes, principalmente dos mais idosos que fazem uso da escadaria.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_0072020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_0072020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor competente que proceda a construção de um ponto de ônibus com cobertura e acentos para atender aos moradores dos Bairros: Residencial Emilio Bovo e San Marino._x000D_
 _x000D_
 Tal indicação faz em virtude destes bairros não possuírem pontos de ônibus e, em dias chuvosos ou de sol quente os moradores e estudantes acabam ficando desprotegidos dessas Intempéries.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_0082020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_0082020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Solicitando que seja alterado de 4 (quatro) para 5 (cinco) horas o período de hora/atividade dos Professores regentes da Rede Municipal de Ensino de Califórnia.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_0092020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_0092020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor de fiscalização para que notifique o responsável pelo prédio da TELEPAR para que realize a limpeza o terreno, visto que já está havendo reclamações dos vizinhos e também para evitar proliferação do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_0102020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_0102020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Solicitando que estude a possibilidade de incluir na lista de pessoas que serão beneficiadas com as casas previstas para construção, as pessoas que estão residindo nas proximidades da nascente de água que abastece a nossa cidade. Bem como estude a possibilidade de retirada do pátio de máquinas do atual local, que também gera poluição a nascente. _x000D_
 _x000D_
 Justificativa: - Necessária se faz a retirada das casas que estão nas proximidades da nascente de água. Além das casas estarem em local irregular ainda estão poluindo a nascente que abastece todo município. O mesmo ocorre como pátio de máquinas. _x000D_
 O local deve ser reflorestado e mantido as condições naturais para preservar a nascente e garantir água para a população de Califórnia. E água de qualidade.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_0112020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_0112020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o senhor prefeito determine ao setor de fiscalização para que verifique se o Banco Itaú está cumprindo a Lei municipal 1675/2017. Inclusive no que tange a prioridade, pois recebeu reclamações que está sendo usada senha para fila única.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_0122020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_0122020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que determine ao setor competente, para que verifique se o terreno onde funciona o “Clube da Melhor Idade Benedito Machado”, está sendo invadido pelo proprietário, que faz divisa com a referida obra do município. Que sejam realizadas as medidas e sejam demarcadas as divisas. Caso se comprove a invasão no terreno do município, que sejam tomadas as devidas providencias, removendo o muro ou cerca que se encontra construído indevidamente._x000D_
 _x000D_
                                   Apresenta tal solicitação a pedido de moradores vizinhos da Instituição, que o questionaram.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_0132020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_0132020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o parquinho que está sendo construído na Praça São Francisco seja denominado como: “Parquinho ZÉ DO PARQUINHO”, uma singela homenagem ao SR JOSÉ CARLOS PORFÍRIO, que faleceu hoje, 18.05.2020._x000D_
 _x000D_
 Uma forma de reconhecer o trabalho eficiente, dedicado, amoroso e bem-sucedido que desenvolveu em nosso município. Sem medir esforços em sua dedicação e pelas inúmeras demonstrações de amor à nossa cidade, traduzidas em sua constante preocupação em tornar nossa comunidade mais agradável, bonita e aprazível. Principalmente sua dedicação e amor as crianças enquanto cuidador do Parquinho Infantil, que lhe rendeu este apelido carinhoso de “ZÉ DO PARQUINHO”.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao_fracassi.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao_fracassi.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento_x000D_
 Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que sejam_x000D_
 colocadas placas indicativas com o nome das vias públicas no Residencial Emílio Bovo, Califórnia_x000D_
 cresceu e os bairros estão espalhados por todos os cantos da cidade, o que faz as placas de_x000D_
 indicação de nomes de ruas se tornarem fundamentais, inclusive para profissionais que trabalham_x000D_
 com entrega de mercadorias, os carteiros que têm dificuldades para entregar as correspondências,_x000D_
 visitantes, ou mesmo moradores podem encontrar dificuldade de se localizar.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_0152020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_0152020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito aproveitando as benfeitorias que estão sendo realizadas com cobertura asfáltica em Ruas e Avenidas de nosso município, a pedido dos moradores, determine ao setor competente a pavimentação asfáltica das seguintes Ruas: Rua da Prata, Rua Formosa, Rua Sizenando Valente, Rua José Pereira Caixeta e continuação das Ruas: Rua Menotti Bolinelli – trecho que passa em frente a delegacia e em frente ao Laboratório de Análises Clinicas (do Dr. Pedro) e da Rua Míriam Marçal até a Rua Ivai._x000D_
 _x000D_
                                   São pequenos trechos que não terão gastos elevados, mas que farão a diferença para a comodidade dos munícipes e o embelezamento de nossa cidade,</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_0162020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_0162020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa. nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que determinar ao setor competente que tome providências no sentido de realizar à repintura das vagas de estacionamentos, assim como as vagas de deficientes, idosos e curta duração das farmácias._x000D_
 _x000D_
 Aproveitando o momento parabenizou as benfeitorias asfálticas realizadas no nosso município, principalmente na Avenida Getúlio Vargas._x000D_
 _x000D_
 Tal indicação faz em virtude das sinalizações estarem praticamente apagadas, e na Avenida Getúlio Vargas não existirem mais. Atendendo tal solicitação o Sr. Prefeito deixara a nossa cidade mais bonita além trazer mais facilidade para pedestres e condutores de veículos automotivos.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_0172020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_0172020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa. nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal sugerindo que quando for elaborar projeto de Lei para denominar as ruas do Conjunto Habitacional de interesse social seja incluído o nome do senhor André Dalacrode, o qual foi pioneiro de nosso município, sendo vereador suplente na gestão de 1983/1988. Segue anexo histórico da vida pública do senhor André</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_0182020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_0182020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito determine ao setor competente a construçao de rampas ou redutor de velocidade, o que for mais viável, na Rua Menote Bolinelli ao lado da Praça São Francisco e na Praça são Francisco entre a Rua Menote Bolinelli e Rua Joao Voltarelli, que dão acesso ao parquinho recém-construído na Praça.  Tal solicitação é um pedido das mães das crianças e se faz necessária para promover segurança as crianças que utilizam o parquinho.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_0192020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_0192020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito determine ao setor competente a instalação de lixeiras seletivas na Praça São Francisco, próximo ao Parquinho Infantil. Verificamos junto aos moradores da localidade, que devido ao grande fluxo de pessoas aumentou consideravelmente a quantidade de lixo._x000D_
 _x000D_
 Reciclar o lixo que produzimos é uma atitude cada vez mais importante para a manutenção da saúde do planeta e das pessoas; bem como a coleta seletiva do lixo que produzimos previamente separado na fonte geradora evita a contaminação dos materiais reaproveitáveis. Com instalação dessas lixeiras especiais vai ser possível implementar um trabalho de cidadania e conscientização das pessoas sobre a importância de separação do lixo quando estiverem em trânsito pelas vias públicas.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/581/indicacao_0202020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/581/indicacao_0202020.pdf</t>
   </si>
   <si>
     <t>Autoria do vereador Junior César Belonci - SOLICITANDO que o senhor Prefeito determine ao setor competente a instalação de braço para colocação de luminária no poste que existe próximo a Igreja São Cristóvão de nossa cidade, visto haver o poste, mas não tem o braço, ficando aquele local sem iluminação.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_0212020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_0212020.pdf</t>
   </si>
   <si>
     <t>Autoria do vereador Junior César Belonci - SOLICITANDO que o senhor Prefeito determine ao setor competente a construção de quebra-molas no final da Rua Sebastião Belonci, esquina com a Rua Francisco Venâncio Neto, no conjunto Ilha Bela.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_0222020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_0222020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito determine ao setor competente a restauração da área de laser da Igrejinha São Cristóvão, tais como: serviço de pintura do meio fio e dos vasos e o que for necessário para que aquele local se torne mais aconchegante e bonito.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_0232020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_0232020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito providencie junto ao setor competente a construção de um bueiro na Rua Clóvis Botelho, em frente ao número 178._x000D_
 _x000D_
 Visto que vários moradores o procurou solicitando providencias urgentes, pois, em dias chuvosos a água que escoa nesta via não tem para onde ir, causando poças de água no local, podendo, ainda, se tornar um criadouro do Aedes aegypti (mosquito da dengue), além do mau cheiro ocasionado.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE VAGA TEMPORÁRIA DE AGENTE DE ENDEMIAS PARA A SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_0262020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_0262020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o senhor Prefeito providencie junto a Secretaria Municipal de Saúde para que seja disponibilizado dois motoristas para o plantão noturno, visto que quando uma ambulância está em atendimento o Centro Municipal de Saúde fica a descoberto.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_0272020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_0272020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que o abono de Natal que está sendo concedido aos Servidores Públicos Municipais seja estendido ao pessoal de enfrentamento ao COVID 19, CONSIDERANDO   que os mesmos estão na linha de frente no enfrentamento ao vírus. Esta é uma maneira de valorizar e reconhecer o trabalho árduo que está prestando ao município.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o Executivo providencie a regularização e limpeza da passagem existente em frente ao Portal São Francisco, usada pelos moradores do Residencial Silvino Lino Coelho. Devido estar impedindo o transito de pedestres fechando a passagem com entulhos.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SOLICITANDO que o Executivo providencie reparos no meio-fio da Rua Campo Limpo, em frente a residência nº 05, visto que com as chuvas a enxurrada entra nas residências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/508/mensage_veto_0012020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/508/mensage_veto_0012020.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto n 001/2020</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/547/mensage_veto_0022020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/547/mensage_veto_0022020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições, conforme art. 32, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Projeto de Lei 025/2020, pelas razões de fato e de direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/560/portaria_0022020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/560/portaria_0022020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias ao servidor ocupante de cargo em Comissão da Câmara Municipal de Califórnia, Estado do Paraná.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/595/projeto_de_decreto_legislativo_0022020.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/595/projeto_de_decreto_legislativo_0022020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Aprovação da Tomada de Contas Extraordinária do Poder Executivo do Município de Califórnia-PR, relativas a Execução de Cobertura de Quadra Poliesportiva, no Exercício Financeiro de 2012, de responsabilidade do Senhor Amaury Barichello. Processo nº 641880/15 – TCE/PR.”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projetodelei_0012020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projetodelei_0012020.pdf</t>
   </si>
   <si>
     <t>Altera o Programa de Qualificação ao Desempregado, denominado "Frente de Trabalho", Lei Municipal 1.776/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projetodelei_0022020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projetodelei_0022020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores efetivos: estatutários e celetistas, cargos de provimento em comissão, aposentados e pensionistas da Prefeitura do Município de Califórnia, EXCETO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projetodelei_0032020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projetodelei_0032020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia - Paraná e dá outras providências</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_0042020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_0042020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos Agentes Políticos e Secretários do Município de Califórnia.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei_0052020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei_0052020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_0062020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_0062020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, dos Vereadores e dos Secretários do Município de Califórnia-PR; para a Legislatura de 2021 a 2024 e dá providências correlatas.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projetodelei_0072020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projetodelei_0072020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.311/2009 que trata do Plano de Cargos e Salários do Magistério de Califórnia.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projetodelei_0082020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projetodelei_0082020.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 163, da Lei Municipal Nº 1.508/2013, de 19 de dezembro de 2013 - CÓDIGO DE POSTURAS DO MUNICÍPIO DE CALIFÓRNIA, proibindo o uso de fogos de artifícios ou de artefatos pirotécnicos com barulho forte ou estampidos.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA PROFESSOR, PROFESSOR PARA ATENDER AS NECESIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CALIFÓRNIA EM FORNECER AO INSTITUTO FEDERAL PARANÁ PROFESSORES MEDIADORES PRESENCIAIS PARA OS CURSOS A SEREM MINISTRADOS”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projetodelei_0102020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projetodelei_0102020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Firmar Termo de Cessão de uso de bem Público para utilização de Equipamentos Agrícolas.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projetodelei_0112020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projetodelei_0112020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projetodelei_0122020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projetodelei_0122020.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Aprendizagem Profissional na administração pública municipal direta do Município de Califórnia – APRENDE, como especifica.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_0132020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_0132020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da Lei Municipal Nº1386/2011, que dispõe sobre o Plano de Cargos e Salários dos Servidores da Câmara Municipal de Califórnia, Estado do Paraná, acrescentando o cargo de Secretário de Informação e Tecnologia, e dá outras providencias.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei_0142020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei_0142020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2020 do Município de Califórnia - PR</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projetodelei_0152020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projetodelei_0152020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA PROFESSOR PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE CALIFÓRNIA PARA DISPONIBILIZAR PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO AULAS DA LINGUÁ INGLESA</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projetodelei_0162020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projetodelei_0162020.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: - Lote de Terras nº s 31 e 87 - Remanescente, com 292,74 m2, situado na Colonização Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projetodelei_0172020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projetodelei_0172020.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, os imóveis: - Lote nº 206-A-1-C, com 13.350,00 m2 - Colonização Califórnia; e Lote nº 2,177-A, 86 e Parte do Lote nº 85/REM, com 92.013,30 m2 - Colonização Nova Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projetodelei_0182020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projetodelei_0182020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia - Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/525/projetodelei_0192020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/525/projetodelei_0192020.pdf</t>
   </si>
   <si>
     <t>Autorizar o Executivo Municipal a conceder a APAC - Associação dos Produtores Agropecuários de Califórnia, Subvenção Econômica e dá outras providencias.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/528/projetodelei_0202020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/528/projetodelei_0202020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.545/2014 instituindo critérios diferenciados para concessão de benefícios eventuais quando decretado estado de calamidade pública no Esta do Paraná e/ou no Município de Califórnia.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projetodelei_0212020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projetodelei_0212020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I  da Lei Complementar 001/2015 que dispõe sobre a estrutura administrativa do Poder Executivo.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projetodelei_0222020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projetodelei_0222020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.545/2014 instituindo a criação temporária do benefício eventual distribuição de marmitas em razão da Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projetodelei_0232020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projetodelei_0232020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projetodelei_0242020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projetodelei_0242020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a  abertura de crédito Especial no Orçamento para 2020 do _x000D_
 município de Califórnia- PR.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/541/projetodelei_0252020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/541/projetodelei_0252020.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a divulgação dos beneficiários contemplados com moradia em núcleos habitacionais no município de Califórnia – Estado do Paraná.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/543/projetodelei_0262020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/543/projetodelei_0262020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.545/2014 alterando critérios para distribuição do benefício eventual das marmitas em razão da Pandemia do COVID - 19.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/544/projetodelei_0272020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/544/projetodelei_0272020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.508/2013 (Código de Postura), acrescentando o art. 86. A.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/548/projetodelei_0282020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/548/projetodelei_0282020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Concessão de Direito de Uso de Bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/549/projetodelei_0292020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/549/projetodelei_0292020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação contratual de cargos temporários para a "Secretaria Municipal de Obras, Transporte, Urbanismo e Serviços Públicos" e para a "Secretaria Municipal de Saúde".</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/550/projetodelei_0302020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/550/projetodelei_0302020.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS DE MOTORISTA PARA A SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/554/projetodelei_0322020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/554/projetodelei_0322020.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DE NOVAS VAGAS PARA CARGOS DE TÉCNICO DE ENFERMAGEM  E ENFERMAGEM PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE."</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/557/projetodelei_0332020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/557/projetodelei_0332020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.545/2014 instituindo critérios diferenciados para concessão do benefício eventual de aluguel quando decretado estado de calamidade pública no Município de Califórnia.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/558/projetodelei_0342020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/558/projetodelei_0342020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de nova vaga para o cargo Enfermeiro 12/36h para atender a demanda da Secretária Municipal de Saúde e Revoga uma vaga de Enfermeiro 40h."</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/561/projetodelei_0352020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/561/projetodelei_0352020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE DECORRENTE DE INFRAÇÕES DE TRÂNSITO COMETIDAS POR SERVIDOR PÚBLICO MUNICIPAL NA CONDUÇÃO DE VEÍCULO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/562/projetodelei_0362020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/562/projetodelei_0362020.pdf</t>
   </si>
   <si>
     <t>"Determina que os proprietários de cães de raças notoriamente violentas e perigosas coloquem o equipamento de segurança denominado "focinheira",  nos animais, quando transitarem em parques, praças e vias públicas do Município de Califórnia, dando outras providências".</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_0372020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_0372020.pdf</t>
   </si>
   <si>
     <t>Denomina de “Bairro São Cristóvão”, o conjunto dos seguintes logradouros públicos discriminados nessa Lei e dá outras providencias.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/568/projetodelei_0382020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/568/projetodelei_0382020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o recebimento e depósito de sobras de materiais de construção para doação às pessoas carentes e entidades beneficentes sem fins lucrativos do município de Califórnia - PR”.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/569/projeto_de_lei_39_prioridade_aoaltismo_1.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/569/projeto_de_lei_39_prioridade_aoaltismo_1.pdf</t>
   </si>
   <si>
     <t>“Determina que os estabelecimentos públicos e privados do município de Califórnia -  PR insiram, nas placas de atendimento prioritário, o símbolo mundial do autismo”.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/570/projeto_de_lei_0402020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/570/projeto_de_lei_0402020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2020 do município de Califórnia- PR.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE VAGA TEMPORÁRIA DE FISCAL DE POSTURA PARA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO –SEAFIPLAN”.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/583/projeto_de_lei_043.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/583/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Califórnia, Estado do Paraná, para o Exercício Financeiro de 2021”, e da outras providencias.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/580/projetodelei_0442020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/580/projetodelei_0442020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DE PERMUTA DE BENS IMÓVEIS ANTE O PROCEDIMENTO ADMINISTRATIVO MPPR 0087.18.000069-4 .</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/585/projetodelei_0452020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/585/projetodelei_0452020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono Natalino no ano de 2020 aos servidores ativos (efetivos e comissionados) e Inativos da Prefeitura do Município de Califórnia.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/586/projetodelei_0462020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/586/projetodelei_0462020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO NO ANO DE 2020 AOS ESTAGIÁRIOS DA PREFEITURA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO NO ANO DE 2020 AOS SERVIDORES ATIVOS (EFETIVOS E COMISSIONADOS) DA CAMARA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048/2020 - SÚMULA: Institui Programa de Recuperação Fiscal – REFIS/2021, no âmbito da administração direta do Município de Califórnia – Paraná.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/591/projetodelei_0492020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/591/projetodelei_0492020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES ATIVOS ESTATUTÁRIOS E CELETISTAS, CARGOS EM PROVIMENTO EM COMISSÃO, CONTRATADOS E PERMUTADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CALIFÓRNIA - PARANÁ.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/592/projetodelei_0502020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/592/projetodelei_0502020.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/596/projetodelei_0512020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/596/projetodelei_0512020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Teresinha Knoll Pomini, Subvenção Social Mensal e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/492/001_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/492/001_2020.pdf</t>
   </si>
   <si>
     <t>Fernandes Fracassi, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Sr. Prefeito, para que providencie a regularização dos documentos dos proprietários dos terrenos do Beira Rio.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/500/002_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/500/002_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que disponibilize um botijão de gás “com carga” para capela mortuária, afim de suprir as necessidades dos familiares que estão velando seus entes queridos._x000D_
 _x000D_
 Hoje o município não disponibiliza aos usuários da capela o item em questão, tornando inaceitável e desumano em um momento de luto e tristeza a família ter que providenciar o mesmo. _x000D_
 _x000D_
  Vale ressaltar que a prefeitura possuiu o pregão vigente 57/2019 que permite a aquisição de recargas de gás para suprir tal necessidade. Sabemos que o gasto será irrisório, pois uma carga de gás duraria vários meses.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/513/003_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/513/003_2020.pdf</t>
   </si>
   <si>
     <t>Claudemir Nunes Barbosa, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que envie a esta Casa de Leis o Projeto de Construção da Ponte que faz a ligação do Bairro Jacucaca a Br 369 – Rodovia do Café, bem como documentação da aquisição do material usado para execução da obra.  Inclusive com relação as vigas em péssimo estado, com trincas e com ferragens podres, que nos envie as ART da fabricação destas vigas.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/517/004_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/517/004_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que divulgue amplamente o contato da Empresa responsável pela manutenção da iluminação pública de nosso município. Sugerindo que seja divulgado no site; no rádio, cartazes nos pontos comerciais e em um poste de cada quadra. Assim toda a população terá oportunidade de entrar em contato e solicitar o concerto das lâmpadas queimadas ou com defeitos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/518/005_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/518/005_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que providencie e disponibilize, com a máxima urgência, dispenser de álcool gel para todas as repartições públicas de nosso município. Especialmente nas Unidades Básicas de Saúde (UBS). Tal medida é essencial, tendo em vista o avanço do coronavírus (COVID-19) em nosso Estado, inclusive com suspeitas em municípios vizinhos. _x000D_
 Sugere ainda que seja feita orientação para que os demais locais onde há aglomeração de pessoas como Escolas Estaduais e particulares, comércios em geral, instituições financeiras e igrejas, também disponibilizem o dispenser de álcool gel.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado ao Exmº Sr. Prefeito para que providencie e envie a Câmara Municipal, para discussão e votação o Projeto de Lei sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia – Paraná,  visto que o projeto de Lei de nº 03/2020, que dispunha sobre a matéria foi retirado com a justificativa de se buscar informações e a melhor maneira de efetuar a correção do piso salarial do magistério e assegurar a valorização da classe. _x000D_
 No entanto até a presente data o Projeto de Lei não foi encaminhado a Câmara.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/526/009_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/526/009_2020.pdf</t>
   </si>
   <si>
     <t>Autoria do vereador Junior Cesar Belonci - Excelência REQUERER,_x000D_
 que após ouvido o plenário, seja oficiado o Sr. Prefeito para que providencie para que os_x000D_
 profissionais que não foram afastados de suas funções e não estão trabalhando “Home Office”,_x000D_
 principalmente os da área da saúde, a concessão de elevação no grau máximo de insalubridade,_x000D_
 em virtude dos riscos elevados que estão sendo expostos.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/527/010_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/527/010_2020.pdf</t>
   </si>
   <si>
     <t>Autoria do vereador Junior Cesar Belonci - REQUERER, que após_x000D_
 ouvido o plenário, seja oficiado o Sr. Prefeito para que determine ao Secretário Municipal de_x000D_
 Saúde que a campanha de vacinação contra gripe, iniciada nesta data (23/03), seja realizada em_x000D_
 pontos estratégicos como nas Escolas, facilitando o acesso aos que moram nas proximidades e_x000D_
 evitando ao máximo o movimento de pessoas nas Unidades Básicas de Saúde – UBS. Caso o_x000D_
 número de profissionais para o atendimento seja insuficiente, que providencie imediatamente a_x000D_
 contratação dos mesmos em regime emergencial, para atender em curto prazo as vacinações.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que providencie a finalização do concurso público realizado em janeiro, o qual não foi concluído por falta de algumas provas práticas para alguns cargos. Portanto enquanto não são concluídas estas provas práticas, aquelas funções que não necessitam de provas práticas, as funções emergenciais principalmente na área da saúde, sejam imediatamente convocados e realizadas as contratações dos aprovados. _x000D_
 _x000D_
 Tal solicitação se faz em virtude da pandemia que estamos vivenciando e a necessidade urgente de mais efetivos na área da saúde, que está sendo a mais afetada. Os outros cargos e funções que não são de emergência e necessitam de provas práticas sejam agilizados da melhor maneira para o encerramento e os mesmos poderão ser convocados posteriormente de acordo com a necessidade.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/533/014_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/533/014_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que providencie o credenciamento do Município de Califórnia, inserindo nos órgãos competentes o Decreto nº 53/2020, onde foi decretado o estado de calamidade pública do Município de Califórnia. Deste modo, os munícipes que possuem valores em contas do FGTS, poderão ter acesso as suas contas e liberação para efetuar o saque em virtude da pandemia que estamos vivendo e a necessidade que vem batendo a porta de todos.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/534/015_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/534/015_2020.pdf</t>
   </si>
   <si>
     <t>Claudemir Nunes Barbosa, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para verifique Junto a Secretaria de Educação Municipal, para que neste tempo de isolamento social em virtude da pandemia, estude a possibilidade dos professores continuarem o trabalho com os alunos, enviando conteúdo online, pelo whatsapp, por e mail ou mesmo impresso para aqueles que não tenham acesso a internet._x000D_
 _x000D_
 Não sabemos por quanto tempo durará afastamento e isto será muito prejudicial para os alunos.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/539/017_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/539/017_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER,</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/540/018_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/540/018_2020.pdf</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER,</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/545/019_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/545/019_2020.pdf</t>
   </si>
   <si>
     <t>JUNIOR CESAR BELONCI, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER,</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/551/requerimento_0202020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/551/requerimento_0202020.pdf</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado a Sra. Ildelene Krupiniski Di Landro - Secretária Municipal de Educação, para que envie a esta Casa de Lei a relação das turmas, ano escolar e nome do professor (a) regente de cada escola ou CEMEI Municipal.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito – para que encaminhe a esta Casa de Leis, cópia de todos os contratos de PSS dos professores realizados no período  2019/2020.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/553/022_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/553/022_2020.pdf</t>
   </si>
   <si>
     <t>JUNIOR CESAR BELONCI, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Sr. Prefeito para que determine ao setor competente  a elaboração de medidas de segurança como (rotatória, triangulação com elevação física, canteiros, tartarugas, tachões para demarcações ou o que mais se adequar com a realidade local), na localidade onde se encontra o cruzamento das Ruas: Itararé, Mirian Marçal e Paranapanema. _x000D_
                                          Tal iniciativa se faz necessária para evitar eventuais acidentes e atropelamentos que possam vir a ocorrer naquele local devido à falta de sinalização.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/565/023_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/565/023_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja encaminhado ao Executivo Municipal para que determine ao setor competente e tome as medidas necessárias, afim de alterar as preferencias das seguintes ruas:_x000D_
 _x000D_
 - Rua Araguaia preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Pouso Alegre preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Campinas preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Petrópolis preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Dracena preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Silvino Lino preferencial na rua inteira;_x000D_
 _x000D_
 - Rua Ozorio Rodrigues Prado preferencial na rua inteira._x000D_
 _x000D_
 A padronização e informações de preferencias deverão ser sinalizadas de maneira vertical e horizontal em todos os cruzamentos e esquinas._x000D_
 _x000D_
 Tal requerimento faz em virtude de uma padronização mais correta no sentido de preferencial dessas ruas, tendo em vista o grande fluxo de carros, motos, caminhões, ônibus e maquinários pesados que necessitam parar na subida, sabemos que uma falha mecânica ou perda de freio pode ocasionar um acidente grave principalmente na Rua Campinas onde o fluxo de Ônibus, Caminhões e maquinários pesados são intensos, devido o pátio de maquinas estar situado nessa rua.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/566/024_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/566/024_2020.pdf</t>
   </si>
   <si>
     <t>REQUER, que o Executivo Municipal determine ao setor competente e tome as medidas necessárias, afim de efetuar a limpeza e restauração das Ruas do Residencial Silvino Lino Coelho, próximo ao Posto de Saúde Dr, Mario Farha Rafka, onde foram realizadas obras. Se for responsabilidade da empresa que realizou a obra, que o município cobre; porém se a empresa não realizar, que o município realize com a máxima urgência. O que não pode é o cidadão que paga seus impostos ficar sem o retorno em forma de benfeitorias que precisam e tem este direito.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Claudemir Nunes Barbosa, Vereador com regular assento nesta Casa de Leis, com o apoio dos vereadores abaixo assinados, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao Executivo Municipal para que determine ao setor competente o envio a Câmara Municipal de um relatório dos serviços executados pelo município, no loteamento particular que está sendo implantado na saída para o Bairro da Jacucaca, tais como: viagem de terra e hora/máquina de todo maquinário envolvido naquele trabalho. Que neste relatório seja discriminado além dos serviços o valor recolhido aos cofres públicos do município pelo serviço prestado.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/573/026_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/573/026_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que, após ouvido o plenário, seja oficiado ao GERENTE DA EMPRESA EXPRESSO NORDESTE LINHAS RODOVIÁRIAS LTDA para que verifique a possibilidade de ampliar os horários de ônibus metropolitano providenciando a normalização dos horários dos Metropolitanos de Apucarana/Marilândia. _x000D_
                                                     É do conhecimento geral que devido a Pandemia do COVID19 ocorreram diversas mudanças nos horários dos ônibus, inclusive desta Empresa que reduziu expressivamente a circulação dos Metropolitanos de Apucarana/Marilândia, e com essa medida o número de passageiros por viagem aumentou significativamente, gerando assim maior aglomeração que se tivesse mantido os horários normais.  Quanto menos horários de ônibus, mais aglomeração e maior o risco de contágio. _x000D_
                                                     Outro ponto importante a ressaltar é a retirada total da circulação de Metropolitanos aos Domingos e feriados e sabemos que muitas pessoas dependem desse transporte para trabalhar nos Domingos e Feriados, por exemplo nos hospitais, lanchonetes, restaurantes, auto postos, entre outro._x000D_
                                                     Tal solicitação é feita pensando no bem-estar e segurança de todos.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que encaminhe a esta Casa de Leis cópia do Relatório Final da Comissão de Sindicância administrativa, constituída através da Portaria 108/2020 para apurar denúncias quanto ao suposto extravio de medicamentos junto a Secretaria Municipal de Saúde de Califórnia.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que sejam tomadas as providencias necessárias e elabore estratégias junto ao Batalhão da PM, para solucionar os problemas de segurança e acabe com a desordem que está ocorrendo em nosso município. _x000D_
 _x000D_
                                                      Saliento que no quadro de cargos e funções dos servidores públicos, existe a Secretaria de Segurança Pública, a qual deve responder por estes assuntos, porém a mesma está vaga desde abril/2020, portanto que o Senhor Prefeito providencie esta nomeação e juntos revertam esta situação._x000D_
 _x000D_
                                                       Tal solicitação é feita pensando no bem-estar e segurança da população.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/579/029_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/579/029_2020.pdf</t>
   </si>
   <si>
     <t>Fernandes Fracassi, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal e ao DER/PR, para que informem a esta Casa como está o andamento do projeto de instalação do semáforo na Avenida Ponta Grossa, esquina com a Rua São Francisco - próximo ao pontilhão_x000D_
 _x000D_
 _x000D_
                                                       Tal solicitação é feita pensando no bem-estar e segurança da população e a cada dia vemos a necessidade da instalação deste semáforo.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/599/031_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/599/031_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que determine ao setor competente, com urgência a limpeza geral da Praça São Francisco, principalmente retirar os cacos de vidro e sobras de material de construção que está ocupando o local onde as pessoas fazem caminhada. Nosso objetivo é dar vida ao local e proporcionar as crianças e aos adultos que utilizam esta área um espaço de convivência e lazer.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/600/032_2020.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/600/032_2020.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que: Considerando os Boletins Epidemiológicos emitidos pelo Centro de Saúde Pública do Ministério da Saúde Estadual e Secretaria Municipal de Saúde, onde constatamos que o Estado do Paraná e nosso município atravessa um momento muito crítico, com aumento significativo da COVID 19; é necessário redobrar os cuidados. Portanto que se faça cumprir as orientações em Decretos Municipais e Estaduais em relação aos servidores que se encontram no grupo de risco (idosos, pessoas com baixa imunidade, hipertensos, diabéticos e demais que a medicina vier a enquadrar), liberando-os para realizar seu trabalho home office ou ficando a disposição para o trabalho, sem prejuízo ao vínculo empregatício.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>DEFSA</t>
   </si>
   <si>
     <t>Defesa de Prestação de Contas</t>
   </si>
   <si>
     <t>Amauri Barichello</t>
   </si>
   <si>
     <t>Defesa apresentada pelo Amauri Barichello de sua prestação de contas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1823,68 +1823,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/523/ato_do_presidente_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/542/ato_0022020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/603/ato_0032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/604/ato_0042020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/605/ato_0052020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/606/ato_0062020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/607/ato_0072020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/535/emenda_modificativa_projetodelei_0222020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/529/emenda_supressiva_projetodelei_0202020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_0012020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_0022020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_0032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_0042020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/499/indicacao_0052020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_0062020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_0072020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_0082020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_0092020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_0102020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_0112020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_0122020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_0132020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao_fracassi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_0152020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_0162020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_0172020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_0182020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_0192020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/581/indicacao_0202020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_0212020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_0222020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_0232020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_0262020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_0272020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/508/mensage_veto_0012020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/547/mensage_veto_0022020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/560/portaria_0022020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/595/projeto_de_decreto_legislativo_0022020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projetodelei_0012020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projetodelei_0022020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projetodelei_0032020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_0042020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei_0052020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_0062020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projetodelei_0072020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projetodelei_0082020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projetodelei_0102020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projetodelei_0112020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projetodelei_0122020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_0132020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei_0142020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projetodelei_0152020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projetodelei_0162020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projetodelei_0172020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projetodelei_0182020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/525/projetodelei_0192020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/528/projetodelei_0202020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projetodelei_0212020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projetodelei_0222020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projetodelei_0232020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projetodelei_0242020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/541/projetodelei_0252020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/543/projetodelei_0262020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/544/projetodelei_0272020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/548/projetodelei_0282020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/549/projetodelei_0292020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/550/projetodelei_0302020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/554/projetodelei_0322020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/557/projetodelei_0332020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/558/projetodelei_0342020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/561/projetodelei_0352020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/562/projetodelei_0362020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_0372020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/568/projetodelei_0382020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/569/projeto_de_lei_39_prioridade_aoaltismo_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/570/projeto_de_lei_0402020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/583/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/580/projetodelei_0442020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/585/projetodelei_0452020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/586/projetodelei_0462020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/591/projetodelei_0492020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/592/projetodelei_0502020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/596/projetodelei_0512020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/492/001_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/500/002_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/513/003_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/517/004_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/518/005_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/526/009_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/527/010_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/533/014_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/534/015_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/539/017_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/540/018_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/545/019_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/551/requerimento_0202020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/553/022_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/565/023_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/566/024_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/573/026_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/579/029_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/599/031_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/600/032_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/523/ato_do_presidente_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/542/ato_0022020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/603/ato_0032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/604/ato_0042020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/605/ato_0052020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/606/ato_0062020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/607/ato_0072020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/535/emenda_modificativa_projetodelei_0222020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/529/emenda_supressiva_projetodelei_0202020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_0012020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_0022020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_0032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_0042020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/499/indicacao_0052020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_0062020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_0072020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_0082020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_0092020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_0102020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_0112020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_0122020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_0132020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao_fracassi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_0152020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_0162020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_0172020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_0182020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_0192020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/581/indicacao_0202020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_0212020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_0222020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_0232020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_0262020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_0272020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/508/mensage_veto_0012020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/547/mensage_veto_0022020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/560/portaria_0022020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/595/projeto_de_decreto_legislativo_0022020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projetodelei_0012020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projetodelei_0022020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projetodelei_0032020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_0042020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei_0052020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_0062020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projetodelei_0072020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projetodelei_0082020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projetodelei_0102020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projetodelei_0112020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projetodelei_0122020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_0132020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei_0142020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projetodelei_0152020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projetodelei_0162020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projetodelei_0172020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projetodelei_0182020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/525/projetodelei_0192020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/528/projetodelei_0202020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projetodelei_0212020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projetodelei_0222020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projetodelei_0232020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projetodelei_0242020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/541/projetodelei_0252020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/543/projetodelei_0262020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/544/projetodelei_0272020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/548/projetodelei_0282020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/549/projetodelei_0292020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/550/projetodelei_0302020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/554/projetodelei_0322020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/557/projetodelei_0332020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/558/projetodelei_0342020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/561/projetodelei_0352020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/562/projetodelei_0362020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_0372020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/568/projetodelei_0382020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/569/projeto_de_lei_39_prioridade_aoaltismo_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/570/projeto_de_lei_0402020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/583/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/580/projetodelei_0442020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/585/projetodelei_0452020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/586/projetodelei_0462020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/591/projetodelei_0492020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/592/projetodelei_0502020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/596/projetodelei_0512020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/492/001_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/500/002_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/513/003_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/517/004_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/518/005_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/526/009_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/527/010_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/533/014_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/534/015_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/539/017_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/540/018_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/545/019_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/551/requerimento_0202020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/553/022_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/565/023_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/566/024_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/573/026_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/579/029_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/599/031_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2020/600/032_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>