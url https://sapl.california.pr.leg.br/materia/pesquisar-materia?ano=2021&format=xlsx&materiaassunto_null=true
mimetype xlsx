--- v0 (2025-10-14)
+++ v1 (2026-05-20)
@@ -54,2151 +54,2151 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Neto Domingues</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/630/emendaaditiva0012021_projetodelei_0092021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/630/emendaaditiva0012021_projetodelei_0092021.pdf</t>
   </si>
   <si>
     <t>O vereador Luis Antonio Domingues Neto, com assento nesta Casa Legislativa, vem propor, na forma regimental, a seguinte Emenda Aditiva ao Projeto de Lei nº 09/2021, que: DISPÕE SOBRE A LIMPEZA EM TERRENOS PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR ARTUR ANTONIO DE OLIVEIRA NETO_x000D_
 _x000D_
 DD. PRESIDENTE DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA._x000D_
 _x000D_
 O Vereador Junior César Belonci, com assento nesta Casa Legislativa, vem propor, na forma regimental, a seguinte Emenda Modificativa ao Projeto de Lei nº36/2021, que: - “DISPÕE SOBRE A CONTRATAÇÃO DE CARGO TEMPORÁRIO DE FISIOTERAPEUTA - NASF PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE”._x000D_
 _x000D_
 O Artigo 3º - Parágrafo Único. Fica com a seguinte redação:_x000D_
 _x000D_
 Parágrafo Único. O cargo autorizado na presente Lei tem por objetivo suprir necessidade de pessoal junto a Secretaria Municipal de Saúde, tendo em vista que a ocupante do cargo pediu exoneração de suas atividades.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_0012021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_0012021.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, nos termos do art. 95 do Regimento Interno, apresentar a seguinte indicação em que SOLICITO ao Chefe do Poder Executivo para que: considerando os últimos Boletins Epidemiológicos emitidos pela Secretaria Municipal de Saúde, onde constatamos que nosso município atravessa um momento muito crítico com um aumento bastante significativo de pessoas com COVID-19, podemos ver não somente o aumento de casos confirmados, como também o aumento de internamentos e de óbitos. Vimos também nos noticiários, onde foi comprovado que 81% dos casos graves de COVID-19 que levam ao internamento e muitas vezes até a óbito, são representados pelas pessoas do grupo de risco, sendo elas, as maiores de 60 anos de idade e as pessoas que possuem alguma comorbidade (hipertensão, diabetes, problemas respiratórios, cardíacos, entre outros)._x000D_
 	Sabemos que desde o início da pandemia, o Chefe do Poder Executivo teve um grande cuidado com seus funcionários, afastando os pertencentes a esse grupo de risco, assim preservando sua saúde e principalmente sua vida, isso aconteceu por cerca de nove meses, porém, em meados de novembro, foi solicitado que esses funcionários pertencentes ao grupo de risco, voltassem para suas funções, com isso veio o mês de dezembro, onde tivemos diversos servidores contaminados, provavelmente pela grande exposição, pois sabemos que uma das maiores atribuições do servidor público é o atendimento ao próximo._x000D_
 	_x000D_
 Tivemos como principal exemplo nosso Excelentíssimo Senhor Prefeito, que veio a ser contaminado por esse vírus tão cruel e que passou por momentos difíceis ficando mais de 30 dias internado, mais que agora vem se recuperando._x000D_
 	Vemos que a vacina está muito próxima da realidade de todos, a campanha de imunização já começou através dos profissionais de saúde sendo imunizados, e que logo estaremos TODOS imunizados, nesse momento é preciso redobrar ainda mais os cuidados e termos paciência, pois o fim está próximo. Diante disso, SOLICITO ao Senhor Prefeito que emita um Decreto afastando esses profissionais (servidores com mais de 60 anos e servidores que possuam comorbidade) de seus trabalhos, sem resultar a estes nenhum prejuízo ao seu vínculo empregatício, até o momento que forem imunizados através da vacina, de forma que os que forem possível, exerçam home office, conforme as necessidades do serviço público e os trabalhos que não puderem ser feitos através desta modalidade, que sejam afastados sem qualquer prejuízo, como forma de preservação a vida, que é o bem mais precioso que temos e que deve se dar máxima atenção nesse momento._x000D_
 Certo de contar com sua atenção, reitero protestos de estima e consideração.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jorge Dionizio</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_0022021_jorge.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_0022021_jorge.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo que determine ao setor competente para que sejam tomadas as providencias quanto as águas de chuva que invadem residência na Avenida Getúlio Vargas nº 343, na propriedade do senhor Carlos Souza de Paula.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_0032021_jorge.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_0032021_jorge.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo que sejam instalados quebra molas nos seguintes locais em nossa cidade. Na Rua Boa Vista próximo a Quadra António Voltarelli, próximo ao cruzamento com a Rua Cristina e na Rua Camboriú próximo ao cruzamento com a Rua Guarujá. Apresento tal solicitação a pedido dos moradores, visto que muitos veículos trafegam nestas ruas em alta velocidade, podendo inclusive provocar acidentes.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_0042021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_0042021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que os servidores que trabalham na coleta do lixo e coveiro, bem como as pessoas que trabalham com serviços funerários, sejam incluídos na escala para serem imunizados ao mesmo tempo que os servidores de saúde. CONSIDERANDO   que os mesmos estão na linha de frente ao enfrentamento ao COVID 19.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_0052021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_0052021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que o senhor prefeito através do órgão competente, providencie a  execução, com urgência, de sinalização na entrada para o Núcleo Guiomar Rosária de Matos, Rua Padre José Canalle  com início na BR 376 – Rodovia do Café. Visto que a falta de sinalização tem causado transtorno aos condutores da cidade, pois não tem sinalização de nenhum dos lados. A sinalização além de trazer mais segurança aos pedestres e motoristas melhorará o fluxo de veículos.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_0062021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_0062021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que o senhor prefeito através do órgão competente, providencie a  restauração, bem como a colocação de manilhas no rio que cruza a estrada que liga o Bairro do Córrego do Ouro a estrada do Bairro Boa Sorte, passando pela propriedade de senhor Nivaldo Alves da Silva, para que a mesma seja reativada._x000D_
 _x000D_
                                                        Apresento tal solicitação a pedido dos moradores que utilizam a referida estrada</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_0072021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_0072021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal para que o senhor prefeito através do órgão competente, providencie a  revitalização da captação de águas e bueiro, na estrada para o Bairro da Varginha, próximo ao PESQUE-PAGUE.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tefo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_0082021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_0082021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando  que o senhor prefeito estude a possibilidade de designar um servidor para atender as pessoas que precisam registrar Boletim de Ocorrência (BO) e não tem acesso ou conhecimento para fazê-lo online, visto que a delegacia de nosso município não disponibiliza este serviço. Na necessidade o cidadão Californiano precisa se deslocar até Marilândia do Sul para conseguir registrar um simples BO, o que se torna inviável e assim muitas vezes fica a impressão de que nenhum problema está ocorrendo em nosso município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_0092021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_0092021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno no uso das atribuições legais, a presente  Indicação, a ser encaminhada ao Executivo Municipal. SUGERINDO que seja proposto ao Legislativo, Projeto de Lei de isenção do pagamento de IPTU para pessoas portadoras de câncer, doenças degenerativas, inválidos por acidente de trabalho ou seus responsáveis legais._x000D_
 _x000D_
                                                 De acordo com a legislação brasileira em vigor, os portadores de algumas doenças graves, elencadas mais especificamente pela Portaria Interministerial MPAS/MS nº 2.998, de 23 de agosto de 2001, possuem direitos a isenção de diversos tributos, como Imposto de Renda (IR), Imposto sobre Produtos Industrializados (IPI), Imposto sobre Operações Financeiras (IOF), Imposto sobre a Circulação de Mercadorias e Serviços (ICMS) e Imposto sobre a Propriedade de Veículos Automotores (IPVA). Além disso, a lei prevê que o paciente poderá solicitar a liberação do FGTS e do PIS/PASEP para utilizar no tratamento de doenças crônicas e degenerativas._x000D_
 _x000D_
                                                Muitos municípios brasileiros também entenderam necessário e importante, estender esse direito e estão editando leis para conceder isenção de pelo menos um tributo municipal para portadores de câncer e outras doenças consideradas graves pela legislação federal. _x000D_
 _x000D_
                                                Entendemos que a iniciativa de estender os direitos dos portadores de algumas doenças graves a isenção de um tributo municipal, no caso o IPTU, representará um avanço na busca por mais justiça social e qualidade de vida. Devemos destacar que o Poder Público tem o dever de prestar auxílio para amenizar as dificuldades daqueles que mais precisam especialmente em relação aos que se encontra com sua saúde fragilizada, através da promoção de políticas econômicas e sociais que lhes garantam um direito fundamental assegurado pela Constituição Federal._x000D_
 _x000D_
                                               Nesse sentido, temos a oportunidade de contribuir efetivamente com algumas famílias residentes em nossa cidade, Califórnia, que além da fragilidade física e emocional em decorrência das doenças, acabam enfrentando muitas dificuldades financeiras devido aos elevados gastos com remédios, exames, tratamentos, deslocamentos, acompanhantes, etc._x000D_
 _x000D_
                                             Diante do exposto é que sugiro ao senhor Prefeito a elaboração do Projeto de Lei cujo modelo segue anexo.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_0102021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_0102021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, sugerindo que o senhor prefeito, verifique junto ao órgão competente, a possibilidade de promover descontos no valor do IPTU/2020 para imóveis vinculados a estabelecimentos dos comerciantes/empresários do município de Califórnia, prejudicados com decretos da pandemia da covid-19. Grandes empresas vão sentir o baque, mas não vão falir. Porém o impacto da pandemia entre pequenas empresas poderá ter amplas consequências para a economia nacional. Uma empresa quando permanece existindo, ela segue gerando emprego e arrecadando tributos. Então o papel social da empresa precisa ser pensado também nesse momento de pandemia. Este desconto que poderá vir a ser aplicado, mesmo sendo pequeno, vai fazer a diferença para muitas empresas continuarem existindo ou deixarem de existir. _x000D_
                                                       Porém, há o temor de que a quarentena hoje existente, seja prorrogada ou de que o movimento de clientes continue fraco mesmo após o fim do isolamento obrigatório, o que acabaria sufocando os negócios, portanto sugiro que o mesmo benefício seja aplicado em 2022 sobre o IPTU/2021.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_0112021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_0112021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito, como forma de prevenção aos coletores de lixo de nossa cidade, determine ao órgão competente que divulguem através das redes sociais, rádio, carro de som, site do município, entre outros, para que as pessoas de nossa cidade que tenham alguém contaminado em suas casas pelo COVID-19, que separem o lixo dessa pessoa, colocando em um saco com fita vermelha e pulverizando com hipoclorito (água sanitária, qboa). Dessa forma esses profissionais poderão cumprir seu trabalho com maior segurança e eficiência.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_0122021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_0122021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito, através da Secretaria competente  estude a possibilidade dos professores da rede pública municipal de Califórnia, que estão trabalhando no formato de aulas remotas, não sejam obrigados a cumprir sua carga horária de forma presencial, podendo cumpri-las de forma remota, considerando que o Decreto Estadual estabeleceu que os professores cumpram sua carga horária de forma remota, que possam cumprir dessa forma nas escolas do nosso município também. Nesta oportunidade também solicito o afastamento de todos os servidores públicos municipais acima de 60 anos e portadores de comorbidades, sem prejuízo de seus salários até que os mesmos estejam vacinados, como forma de evitar a proliferação e contaminação do coronavírus no atual cenário que é crítico que estamos vivendo atualmente.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_0132021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_0132021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito, estude a possibilidade de disponibilizar um guarda noturno para o Centro de Eventos e proximidades, onde os empresários estão iniciando suas construções, pois está havendo vários furtos, acarretando muitos prejuízos aos empresários  e estes estão ficando desanimando de construir no local, pois os furtos veem acontecendo com muita frequência._x000D_
 Dessa forma, irá garantir uma maior segurança para que os empresários possam investir em seus empreendimentos.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_0142021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_0142021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito, providencie junto ao setor competente a revitalização da Av Ivai e Rua  América a partir da Rua São Francisco até seu final, com: arborização, reparo nas calçadas, pintura do meio-fio, quebra molas e demais sinalizações. Solicita ainda que seja asfaltado o trecho final da Rua Pedro Luiz Ferreira. _x000D_
 São obras de baixo custo, mas que dará vida e tornará muito mais agradável o local.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind152021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind152021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, com cópia  ao Secretário Municipal de Saúde – Dr. Pedro Firmo, Sugerindo que o atendimento pediátrico seja transferido da UBS (central) Padre Severino Cerutti para outra UBS, onde não tenha tanto fluxo de atendimento de pessoas com  suspeita de COVID 19, visto o aumento elevado dos casos de covid-19, em nosso município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_0162021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_0162021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, sugerindo que o senhor prefeito, estude a possibilidade de promover descontos de 50% a 100% , no valor do da Alvará e da Licença Sanitária, dos proprietários de comércios no município de Califórnia-PR. Levando em consideração os períodos que se obrigam a manter as portas fechadas e que devido a pandemia o fluxo de venda caiu drasticamente, porém os comerciantes precisam pagar aluguel e manter os pagamentos dos funcionários em dia. Esta será uma maneira de incentivá-los a manter-se na ativa. Mesmo este desconto sendo pequeno fará diferença para os comerciantes e os ajudará a manter suas portas abertas.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_0172021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_0172021.pdf</t>
   </si>
   <si>
     <t>APRESENTO nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. Solicitando que viabilize, a realização do serviço de poda de árvores na Rua Juiz de Fora, próximo ao Crás e a Rodoviária, principalmente aquelas árvores que estão embaixo das luminárias._x000D_
 _x000D_
 Esta situação vem causando insegurança aos pedestres que transitam no período noturno neste trecho, inclusive morador já foi assaltado neste local. Portanto solicito prioridade neste serviço, que além de melhorar a iluminação das vias vai também melhorar o aspecto visual e urbanístico da cidade.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_0182021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_0182021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Solicitando ao setor responsável da Administração Pública, para que possa ser disponibilizado lixeiras comunitárias, para a coleta de lixo reciclável, em todas as entradas para os Bairros da Zona Rural, do município de Califórnia._x000D_
 _x000D_
 JUSTIFICATIVA: Os moradores têm reclamado que o caminhão de lixo não passa nos referidos bairros e isto ocasiona muitos transtornos causando riscos de proliferação de pragas e riscos à saúde da população, portanto, a necessidade da colocação destas lixeiras para atender moradores que ainda não contam com este serviço.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind192021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind192021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  Sugerindo, que o Executivo municipal, através da Secretaria competente, providencie a construção de uma passarela com toda estrutura necessária, interligando o Núcleo Habitacional Nego Moisés ao Residencial Recanto Verde, para que os pedestres possam passar de maneira segura entre esses Bairros. Visto que temos muitos pais do Núcleo Nego Moisés que levam seus filhos para a Escola Municipal Suely Bisconcini Viana e CEMEI Rosana de Oliveira Vasques.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Geisa</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind202021_geisa.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind202021_geisa.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito, estude a possibilidade de pagar uma gratificação, horas extras ou uma bonificação temporária e transitória aos profissionais de saúde (Agentes Comunitário de Saúde, Agentes de Combate de Endemias, Técnicos de Enfermagem, Auxiliares de Enfermagem, Enfermeiros e Motoristas ), como forma de valorização a esses profissionais que estão atuando na linha de frente no combate ao COVID-19, visto que os mesmos estão trabalhando incansavelmente além do horário estabelecido, inclusive nos finais de semana e feriados, na campanha intensiva de vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_0212021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_0212021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo, que o Executivo municipal, através do Setor competente, verifique se é correto os guardas noturnos, que trabalham na segurança residencial, durante as rondas ficarem com apitos e buzinas durante toda a noite incomodando e tirando o sossego das pessoas que estão dormindo.  Caso não seja permitida esta ação, que sejam tomadas as providencias cabíveis e seja respeitado o silêncio durante a madrugada.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_0222021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_0222021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo, que a Secretaria de Saúde em conjunto com a Secretaria de obras viabilize higienização e desinfecção dos locais próximo aos bancos, supermercados, igrejas, farmácias e demais locais onde há intensa circulação de pessoas, para reduzir a circulação de micro-organismos, em mais uma ação de prevenção e combate a propagação do coronavírus.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_0232021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_0232021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  Sugerindo, que através da Secretaria competente viabilize a instalação de placas nas entradas da cidade, comunicando que é vedado  comercio ambulante e carros de som com propagandas comerciais, em nosso município, sem a devida regularização e Alvará do Departamento de Tributação da Administração Pública Municipal (assim como já existe em Apucarana e Marilândia do Sul). Sugere ainda uma parceria com a ACIASC para campanhas para incentivar e valorizar ao comércio local. _x000D_
 _x000D_
 Justificativa: -_x000D_
 Ao comprarmos no comércio local, promovemos o desenvolvimento do município, contribuindo para o aumento de novos postos de trabalhos, recolhendo impostos e gerando mais investimentos em diversas áreas._x000D_
 Assim como os empreendedores que acreditaram e continuam acreditando no potencial de nosso município, nós devemos fazer a nossa parte e ter consciência de que o consumo em nossa região, só traz benefícios, pois estamos investindo na valorização de nossos bens._x000D_
 As opções são diversas e vale a pena darmos prioridade ao comércio local. Quando falamos em preço, é necessário também rever gastos com viagem e frete, além disso, o pós-venda é bem mais acessível quando compramos em nossa cidade._x000D_
 Porém, fica a certeza de que comprar no comércio local ajuda no desenvolvimento econômico de nossa cidade e por sua vez, na melhoria de nossa qualidade de vida.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_0242021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_0242021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo, que o Executivo municipal, através da Secretaria competente, providencie o calçamento da Rua Ivaí esquina com a Rua América – Bairro São Cristóvão, trecho da Rua América próximo ao Serjão e finalizar o calçamento da Rua Clóvis Botelho. É um trabalho simples e de baixo custo, mas que fará diferença para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_0252021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_0252021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  sugerindo, que  em razão dos acontecimentos recentes de ataques aos prédios escolares, o executivo adote as providências necessárias no sentido da administração colocar em todas as Escolas Municipais e Centros Municipais de Educação Infantil (Cmeis) um segurança/porteiro para que fique observando qualquer tipo de movimentação ou manifestação suspeita em tais ambientes, garantindo assim, a tranquilidade aos educadores, alunos e aos pais e toda a comunidade escolar.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_0262021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_0262021.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, apresento nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito adquira absorventes para as Unidades Básicas de Saúde e para as Escolas Municipais de Califórnia, pelos motivos a seguir expostos._x000D_
 				Atualmente um assunto que vem sendo bastante discutido nos canais de comunicação é a POBREZA MENSTRUAL, um problema que precisa ser enfrentado de frente pelos gestores públicos._x000D_
 				Sabemos que a menstruação é um processo natural do corpo feminino, mas ainda um tabu para muitas mulheres e cercado de desinformação, por isso, é questão de saúde pública e de educação, não podendo ser negligenciada._x000D_
 				A falta de dinheiro para comprar produtos de higiene, como o absorvente, afeta diretamente as mulheres. Porque se isso acontecer e a mulher estiver sem dinheiro para comprar, pode prejudicar seu trabalho, seus estudos, até mesmo sua saúde (física e mental), dentre outros fatores. Muitas mulheres acabam tendo vergonha de falar da falta de dinheiro para comprar o absorvente para utilizar durante seu período menstrual, pesquisas apontam que uma a cada quatro jovens já tiveram que faltar às aulas por não poder comprar absorventes. _x000D_
 				Diante do apresentado, se faz justificada a necessidade dos gestores adotar políticas públicas para evitar problemas como esse, e a distribuição de absorventes para as mulheres e adolescentes através das Unidades Básicas de Saúde e das Escolas Municipais seria uma solução bem vista e bastante eficiente.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind272021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind272021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  Sugerindo, a troca da grama natural por placas de gramado sintético na parte da pequena área dos gols do Estádio São Francisco de Assis. Em razão de ser o local onde o goleiro fica durante todo o jogo formam buracos ficando apenas tufos de grama, inviabilizando seu uso e ocasionando riscos de acidentes.  Com a troca o campo ficará em boas condições de uso durante o ano todo, propiciando aos esportistas maior conforto._x000D_
 _x000D_
                                             Faço esta indicação a pedido dos desportistas que querem um campo de qualidade para realização dos seus torneios esportivos. Bem como por saber que a grama sintética tem demonstrado ser um investimento altamente econômico para as gestões públicas. Além da facilidade na manutenção do campo, a grama sintética ainda reduz a possibilidade de lesões nos jogadores, visto que é possível manter uma superfície estável, mesmo com um uso mais intenso do gramado.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_0282021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_0282021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que assim que retornarem as aulas de modo presencial, o senhor prefeito providencie a liberação de ÔNIBUS do município para transportar gratuitamente os alunos que estudam fora do município de Califórnia, cujos cursos não são ofertados em nosso município. Destaco ainda que este benefício aos estudantes já ocorre em municípios vizinhos._x000D_
 _x000D_
 Não havendo possibilidade de tal liberação de forma imediata, SOLICITO reajuste dos valores dos passes concedidos aos estudantes, tendo em vista que os valores estão defasados e o custo de vida elevou muito nos últimos anos. Precisamos valorizar e incentivar os estudantes, pois somente através da Educação seremos capazes de mudar nosso país para melhor, por isso, a atual gestão deve prestar maior apoio aos nossos estudantes.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_0292021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_0292021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que seja disponibilizado um novo espaço para o Pátio de Máquinas da Secretaria de Obras, Transportes e Serviços Públicos. Tendo em vista que o mesmo se encontra próximo da nascente do rio que abastece a cidade e a água utilizada pelo Pátio para lavagem de veículos e máquinas e também a troca de óleo que escoa do local causa poluição da nascente, prejudicando a saúde dos moradores. A retirada do pátio deste local proporcionará mais comodidade aos munícipes que residem próximo ao local, além de melhorar as condições do Pátio de Máquinas. _x000D_
 _x000D_
 Sugiro ainda que o espaço seja utilizado para implantação de uma área de lazer, como: pista para caminhada, pista de skate ou o que a gestão entender se adequar melhor neste espaço.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_0302021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_0302021.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, apresento nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito determine ao setor competente que tome providências no sentido de refazer a pintura das vagas de estacionamentos da cidade, em especial no trecho principal da Avenida Getúlio Vargas, onde temos localizados grande parte do comércio de nossa cidade, bem como na Rua América, nas proximidades da Prefeitura Municipal até o Banco Sicredi._x000D_
 _x000D_
 Tal indicação se faz em virtude da necessidade de manutenção dessas pinturas, para que se possa manter uma maior organização desses estacionamentos, com as vagas pintadas adequadamente os espaços serão mais bem distribuídos, dessa forma, o espaço terá um melhor aproveitamento.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_0312021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_0312021.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, apresento nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito determine ao setor competente que tome as providências cabíveis na Rua Pedro Luís Ferreira, no sentido de retirar toda a terra da mesma e jogas cascalho ou até mesmo asfaltar esta rua, que no início do mês teve uma grande quantidade de terra despejada nesta rua, porém, com a chuva que tivemos nos últimos dias, essa terra despejada deixou a rua bastante escorregadia e perigosa para o tráfego de veículos e pedestres, de forma que desde então, vem causando um enorme desconforto aos moradores desta rua</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_0322021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_0322021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine ao setor competente realização de uma “operação tapa-buracos” nas ruas do Residencial Silvino Lino Coelho e Núcleo habitacional Guiomar de Matos. Os buracos prejudicam o tráfego de veículos no local, causando transtornos e dificuldade para desviar, onde existe o risco de colisão de veículos. São notáveis dezenas de buracos que prejudicam e põem em risco a vida de motoristas e pedestres que passam pelo local diariamente insegurança a população.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind332021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind332021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito viabilize a implantação de um projeto de jardinagem nas áreas públicas como: praças, pátios escolares, portais, parques e rotatórias de nosso município. Sugere ainda que nos pátios das escolas onde houver espaço sejam plantadas arvores frutíferas. Os custos deste projeto são muito baixos, pois, além das mudas e dos insumos, o projeto necessita apenas de um veículo e profissionais da área, que já estão no quadro da prefeitura e deixará a cidade muito mais bonita, além de fomentar a consciência ambiental.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_0342021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_0342021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine ao setor de informática a atualização constante e melhorias na página eletrônica da Administração Municipal, principalmente no que se refere as Secretarias Municipais, pois tem verificado que faltam muitas informações._x000D_
 _x000D_
 Disponibilizar informações de interesse público na Internet, proporcionando acesso rápido e fácil aos cidadãos é necessário no processo de gestão que meça a avaliação de seus resultados pela eficácia e eficiência._x000D_
 _x000D_
 É de fundamental importância gerar uma experiência de qualidade para o usuário, em especial no que diz respeito à velocidade do carregamento com uma navegação fácil, simples e intuitiva para que os visitantes consigam achar o que procuram sem se perder.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_0352021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_0352021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que o senhor prefeito providencie a aquisição de um carrinho para translado dos caixões no cemitério municipal de Califórnia, para auxiliar no translado do corpo do carro fúnebre até a sepultura.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind362021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind362021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que o senhor prefeito altere a Lei que isenta do pagamento, do primeiro registro, do Imposto de Transmissão Inter Vivos de Bens e Imóveis (ITBI), incidente sobre a aquisição de unidades residenciais financiadas através da Caixa Econômica Federal. Ou conceda descontos em forma de incentivo, como já ocorre em outros municípios.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_0372021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_0372021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Secretário Municipal de Saúde,  SUGERINDO que sejam vacinadas de modo conjunto com a população que está sendo vacinada no momento, os trabalhadores do comercio, independente da idade, desde que tenham mais de 18 (dezoito) anos. Visto que as pessoas que trabalham no comércio podem ser consideradas como trabalhadores da linha de frente, devido ao grande contato com as pessoas no dia a dia, assim poderemos diminuir o número de contágio tanto entre os trabalhadores, como na população em geral</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_0382021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_0382021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que o senhor prefeito providencie a instalação de defensa metálica, também conhecida como guard-rails, no trecho entre o pontilhão e o Residencial Silvino Lino Coelho, bem como a instalação de  alambrado nas laterais do pontilhão, para maior proteção e segurança das pessoas que passam por este local.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_0392021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_0392021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito estude a viabilidade de criar o mais rápido possível, um albergue, um lugar adequado para que indigentes e pobres possam passar a noite, pelo menos durante o inverno. Fornecendo higienização, jantar, pernoite, café da manhã, complementando as refeições que já são fornecidas no Terminal. Precisamos ter consciência que o andarilho, o morador de rua, é um ser humano e precisa da atenção da municipalidade.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_0402021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_0402021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito verifique a possibilidade e se empenhe para que seja instalado um Centro Municipal de Educação Infantil (CMEI) no Residencial Silvino Lino Coelho, para atender as crianças do Residencial Silvino Lino, parte do Núcleo Guiomar de Matos e em breve serão liberadas as novas moradias de interesse social e as casas que serão construídas através da COHAPAR, aumentando consideravelmente os moradores daquela área e a necessidade de um CMEI.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_0412021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_0412021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Secretário Municipal de Saúde Dr. Pedro Antônio Firmo da Silva. Sugerindo que o Secretário providencie para que a farmácia do Centro Municipal de Saúde, permaneça com atendimento até as 22:00hr, para atender satisfatoriamente a todos os pacientes. Porque de nada adianta o paciente ser atendido a noite e precisar aguardar até o dia seguinte para pegar o medicamento.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_0422021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_0422021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que determine ao setor competente a arborização e ornamentação com pedras grandes ao lado das árvores, a beira das estradas rurais, em pontos estratégicos como nos cruzamentos. Faço tal solicitação para favorecer a todos que usam estes trechos, principalmente aos ciclistas que verificamos grande adesão a este esporte. Estes pontos poderiam servir para uma parada rápida e se abrigarem do sol. Além de ser um local para descanso, deixará nossas estradas bem mais atrativas.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_0432021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_0432021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando ao Senhor Prefeito que substitua o forro de madeira da Capela Mortuária, tendo em vista que está sendo destruído por cupins, que providencie a ligação dos ar condicionado que foram instalados, porém nunca funcionaram e que providencie a substituição da geladeira, pois a mesma encontra-se em péssimas condições de uso, trazendo até mesmo risco de acidente, pois está sendo sustentada por calços de madeira. Solicito ainda, mais agilidade quanto ao término dos banheiros, que encontram-se em obras a muito tempo e uma maior agilidade também ao término da construção da parte nova da capela, tendo em vista já ter sido iniciada a muito tempo, inclusive parte do gesso do teto chegou a cair devido a demora do término da obra. _x000D_
 _x000D_
 Câmara Municipal de Califórnia, 30 de julho de 2021.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_442021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_442021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que determine ao setor competente, que seja refeita a iluminação da quadra de futevôlei com fios de 1,5 mm e refletores de led, os quais são materiais baratos e não despertará o interesse de roubo, pois não tem grande valor de venda. Assim será evitado os roubos de fiação, como vem ocorrendo constantemente.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_452021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_452021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que seja disponibilizado holerite online aos servidores no site da Prefeitura de Califórnia, onde cada servidor poderá ter seu login e senha para visualizar seu holerite ou imprimi-lo a qualquer momento, quando e de onde estiver._x000D_
 Destaca-se que muitas Prefeituras e também o Governo do Estado do Paraná,  já adotam esse sistema de disponibilização de serviço, pois são grandes os benefícios, dentre eles: rapidez no acesso as informações, segurança de acesso e da sua informação, pois não haverá mais o risco de extravio do holerite na entrega e mais economia ao serviço público, não havendo mais a necessidade de impressão, sendo necessário a impressão, apenas quando solicitado por algum servidor.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_0462021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_0462021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias para execução das seguintes melhorias na praça São Francisco de Assis: -_x000D_
 _x000D_
 * A troca da grama natural por placas de gramado sintético no Parquinho da Praça São Francisco de Assis, assim como nos demais municípios. Com a troca o parquinho ficará em boas condições de uso durante o ano todo, propiciando maior conforto e higiene para as crianças. _x000D_
 * Fechamento do Espaço com alambrado._x000D_
 * Limpeza e manutenção da higiene dos brinquedos._x000D_
 * Restauração e manutenção dos banheiros públicos e do coreto, com a maior urgência, pois os mesmos não se encontram em situação de uso, ou se não houver interesse de mantê-los que sejam demolidos.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_0472021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_0472021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias para execução das seguintes melhorias no Parque do Bosque: -_x000D_
 _x000D_
 * Limpeza e manutenção do parquinho e das trilhas. _x000D_
 * Instalação de corrimão na ponte, visto que os de corda que haviam estragaram._x000D_
 * colocação de tampa dos bueiros que estão sem tampa e podem provocar acidentes, além do entupimento dos mesmos.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_482021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_482021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias para execução das seguintes melhorias e reparos no clube da Terceira Idade: -_x000D_
 _x000D_
 * Reparo nas portas. _x000D_
 * Instalação de forro em um dos cômodos._x000D_
 * Instalação de mais uma porta de entrada e saída, visto que atualmente só tem uma._x000D_
 * Pintura nova.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_492021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_492021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias para execução da seguinte melhoria na iluminação próxima a Rodoviária de Califórnia: -_x000D_
 _x000D_
 * Instalação de um refletor na rua lateral que chega à rodoviária, visto que está muito escuro ali à noite, tendo relatos de duas tentativas de assalto nos últimos dias.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_502021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_502021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias para execução da seguinte melhoria na estrada rural da Barra Nova: -_x000D_
 _x000D_
 * Passar a niveladora e colocar mais cascalho e finalizar com o rolo compactador, para melhorar o trecho da estrada próximo do Sitio São Jorge (propriedade do Serginho Pereira).</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_0512021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_0512021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente  Indicação, a ser encaminhada ao Executivo Municipal. Sugerindo que o senhor prefeito adote as providencias necessárias no terreno entre o CRAS e a EMATER, pois o mesmo se encontra abandonado e servindo de esconderijo de usuários de entorpecentes.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_0522021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_0522021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito estude a viabilidade de ampliação e a reforma na ponte localizada no Bairro da Taquarinha, na propriedade do senhor Onofre (próximo a Igrejinha do Bairro Taquarinha e estrada da Boa Vista), que a referida ponte seja alargada em pelo menos dois ou três tubos, e seja colocada mais uma tubulação, pois em dias de chuvas a água passa por cima da ponte. Esta é uma área de grande fluxo de máquinas e implementos agrícolas, além do tráfego diário de outros veículos. Diante do exposto, faz-se necessário a realização de obra de alargamento da referida ponte para absorver o trafego daquela estrada municipal.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_0532021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_0532021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que o senhor prefeito determine ao setor competente a realização de um trabalho de restauração no campo de Futebol Suíço, próximo ao CMEI Rosana de Oliveira Vasques e da Escola Sueli Bisconcine Viana, na saída para o Bairro da Jacucaca. Que seja restaurado o alambrado, as portas do vestiário e poda do gramado, a fim de oferecer mais qualidade na prática desportiva no local. _x000D_
                                  Sabemos que o esporte contribui para saúde e qualidade de vida, desenvolve o intelecto, dá condições de sociabilidade e deixa menos tempo para pensar em coisa errada, por isso devemos ter locais apropriados e bem cuidado para o desenvolvimento esportivo.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_0542021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_0542021.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, apresento nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, solicitando que o Senhor Prefeito determine ao setor competente a retirada da ponte que desmoronou dentro no rio do Bairro Barra Nova prejudicando o curso da água. Sabemos da crise de água que enfrentamos em nosso País e precisamos cuidar bem dos rios de nosso município._x000D_
 _x000D_
 Entendo que o ideal para esta retirada seja um equipamento próprio ou seja um guindaste, mas caso o município não tenha condições de locar este equipamento, devido ao alto preço sugiro que seja usada uma maneira alternativa, quebrando em pedaços menores e retirando com os maquinários disponíveis no município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_0552021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_0552021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine ao setor competente a restauração da quadra do Bairro da Figueirinha, concertar o portão, colocar uma trave de gol, pois só tem uma, serviço de pintura e higienização, para que os moradores possam usufruir deste espaço. Providencie também a conclusão da quadra de malha que foi iniciada e depois paralisada.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_562021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_562021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO a implantação de uma rotatória, ou outro dispositivo de sinalização, no cruzamento da Avenida José Cunha Neto com as Ruas João Voltarelli e Rua Campinas, na área central de nossa cidade._x000D_
 _x000D_
 Este cruzamento é um local de fluxo intenso de veículos, podendo gerar acidentes. Sendo assim, a solicitação se faz necessária a fim de disciplinar o fluxo de veículos e trazer maior segurança aos que transitam no local”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_0572021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_0572021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO  que com a proximidade do final do ano, ocasião que a maioria das cidades brasileiras programam horário especial de funcionamento do comércio, enfeitam as ruas com decoração natalina. Que o senhor Prefeito estude a possibilidade e providencie para que as ruas centrais e a praça São Francisco da nossa cidade sejam decoradas com enfeites alusivos à data, para valorizar o comércio local, atrair público para visitação e mostrar a organização e asseio da cidade. _x000D_
                                  Podendo ser instalada além das tradicionais luzes que trazem um clima de festa e alegria, estruturas metálicas e arranjos com sinos, estrelas, anjos e laços, Casinha do Papai Noel e árvore de Natal, arranjos variados nas árvores da Avenida Getúlio Vargas, na Praça São Francisco e demais Ruas centrais, bem como enfeites no portal de entrada da cidade. _x000D_
                                   Para finalizar, sugiro que as ruas da cidade sejam permanentemente cuidadas e conservadas para manter o asseio e a salubridade das vias públicas”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_0582021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_0582021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que determine ao setor competente a divulgação do contato telefônico do centro municipal de saúde: em painel, placas ou cartaz, em local de fácil visualização no prédio do centro municipal de saúde e demais locais públicos. Bem como nas redes sociais e no site da prefeitura; visto que o mesmo foi alterado e a maioria da população não tem conhecimento dos contatos atuais. Sugiro também que seja estudada a possibilidade de divulgar um contato celular, onde os moradores possam enviar mensagem pelo whatsapp.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_0592021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_0592021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO Que estude a viabilidade e determine ao setor competente a construção de uma pista de skate em local apropriado para a prática deste esporte. A construção da pista tem como objetivo de expandir a cultura do skate e incentivar os atletas adolescentes e jovens da cidade e seu entorno. Com uma pista pública de skate estruturada, com os desníveis corretos e iluminação adequada vai permitir que mais jovens tenham acesso a esta modalidade de esporte, portanto a obra propiciará maior segurança aos mesmos, observando que atualmente, eles usam as vias públicas para desenvolver tais atividades.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_0602021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_0602021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que seja elaborada Lei no sentido de liberar a van do esporte para transportar atletas de clubes particulares para jogar em outros municípios, bem como Lei que autorize o município a transportar totalmente gratuito os estudantes do município de Califórnia que pretendem fazer Curso superior ou curso técnico que não são ofertados em nosso município, como já acontece em outros municípios. Para isto sugiro que seja utilizado o Ônibus que foi doado ao município pela Receita Federal._x000D_
 _x000D_
 Esta propositura se faz necessária devido as dificuldades que os alunos enfrentam diariamente por não terem um transporte à disposição. É visível a necessidade desses alunos terem um transporte e precisamos apoiar esses jovens que querem estudar para que não venham desistir. Investir em educação é investir na construção de um país melhor.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_0612021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_0612021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que estude a possibilidade de instalar câmeras de monitoramento no pátio de máquinas de nosso município. O monitoramento tem grande eficiência em promover a segurança, inibir furtos e o uso de drogas, bem como a preservação dos bens públicos. Vistos que no passado já houve furtos neste local.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_0622021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_0622021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V. Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, Sugerindo que o senhor prefeito determine ao setor competente para que providencie a construção de um quebra mola na Rua Araguaia, após a faixa de pedestre, próximo ao Portal São Francisco, sentido a BR 376._x000D_
 Tal solicitação se faz através do pedido dos moradores daquela localidade, visto ser um local de tranito intenso e muitos motoristas que por ali transitam não respeitam o limete de velocidade, fazendo com que as pessoas corram risco de serem atropeladas.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_0632021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_0632021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,  SUGERINDO que seja providenciada a construção de cozinha completa e equipada, no centro de eventos de nosso município, para atender as necessidades daqueles que promovem os eventos._x000D_
 Como pudemos verificar neste último domingo, que foi realizado o almoço após a cavalgada, se o local contasse com esta cozinha seria bem melhor.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_642021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_642021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que seja providenciada uma operação tapa buraco na estrada asfaltada que vai para o bairro da figueirinha assim que parar este período chuvoso._x000D_
 Tendo em vista grande aumento de buracos neste período de chuvas, que seja feito o mais rápido possível para economizar material, sendo que quanto mais for deixando os buracos vão aumentando.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_652021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_652021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que seja estendida para o restante da cidade a limpeza das calçadas e ruas que são realizadas na área central de nosso município._x000D_
 Também em geral que seja feita a coleta de entulhos, limpeza de bueiros e recuperação das ruas com paralelepípedo.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_66.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indicação n. 66/2021 - SUGERINDO ao Senhor Prefeito a construção de barracão industrial divididos em célula para disponibilizar aos microempresários já instalados e aos que pretendam se instalarem em nosso Município.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_67.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indicação n. 67/2021 - SUGERINDO ao Senhor Prefeito que os valores descontados dos servidores Públicos do Município de Califórnia, nos meses de novembro e dezembro de 2021, sejam reservados e repassados aos servidores em janeiro de 2022, como ABONO DE ANO NOVO, não causando assim prejuízo aos funcionários públicos quando já terá encerrado a vigência da LEI COMPLEMENTAR Nº 173, DE 27 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_68.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indicação n. 68/2021 - SUGERINDO que sejam retiradas, imediatamente, as câmeras que estão instaladas na sala de emergência e na enfermaria do Centro Municipal de Saúde Padre Tito Cerasoli, e, sugiro que as mesmas sejam instaladas nos fundos do Centro Municipal de Saúde, onde ficam as ambulâncias.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/776/ind_69.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/776/ind_69.pdf</t>
   </si>
   <si>
     <t>Indicação n, 69/2021 - SUGERINDO  que o senhor prefeito determine ao setor competente a restauração de todos os Pontos de ônibus escolares de nosso município, inclusive das coberturas, para melhor comodidade dos alunos.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/777/ind_n_70.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/777/ind_n_70.pdf</t>
   </si>
   <si>
     <t>Indicação n. 70/2021 - SUGERINDO que o Senhor Prefeito determine ao setor competente a implantação de um sistema de gravação de conversas telefônicas de todas as Unidades de Saúde de nosso município. Não sendo possível em todas as unidades, que se inicie pelo Centro Municipal de Saúde Padre Tito Cerasoli.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_71.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indicação n.071/2021 -SUGERINDO  que o senhor prefeito providencie normalmente a avaliação dos servidores públicos do Município de Califórnia, para que os mesmo sejam avaliados e fiquem aptos a receber a elevação de cargo em 2022, conforme estabelecido no plano de cargos e salários dos servidores Públicos. Lembrando que esta avaliação e consequente enquadramento na tabela de elevação não está vetada pela Lei complementar nº 173/2020, visto que o mesmo será aplicado em 2022.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_722021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_722021.pdf</t>
   </si>
   <si>
     <t>Indicação n. 72/2021 - SUGERINDO que seja colocado alambrado ou construído muro em no Terminal de distribuição de Alimentos (terminal do boia-fria) do município de Califórnia. Com isto estaremos mantendo a segurança do local evitando furtos, bem como a penetração de animais e também de andarilhos que tem se abrigado no local.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_73.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Indicação n. 73 -SUGERINDO que verifique a possibilidade da aquisição de algumas máquinas de costura para formação de profissionais da costura, para atender a demanda em nosso município, visto que várias facções carecem de mão de obra especializada.   Inclusive o senhor Sebastião Rosa – empresário desta área em nosso município - se disponibilizou para ministrar este curso gratuitamente, só faltam as máquinas.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_74.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indicação n. 74 - SUGERINDO que o Senhor Prefeito, junto ao setor competente, verifique a pintura do Portal São Francisco que foi pintado em tom de cinza,  não dando destaque a este portal de grande movimento. Desta forma solicitamos que o mesmo seja pintado nas cores originais, as mesmas da Igreja Matriz, trazendo mais vida e deixando o Portal mais atraente para aqueles que o visitam, pois sabemos que com o final do ano o fluxo de carros e turistas que ali transitam aumentam consideravelmente.  Sendo uma forma que fomentar o turismo de nossa cidade.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_752021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_752021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 075/2021 - SUGERINDO que o senhor prefeito determine ao setor competente a restauração do Estádio São Francisco, tendo em vista que se aproxima o torneio de Futebol e Futevôlei que será nos dias  26 e 27 de novembro. Tais como: a instalação elétrica, a pintura do muro da arquibancada, banheiros e do bar. Que restaure o alambrado que está estourado, limpeza das ervas daninhas do gramado e recuperação dos brinquedos do parquinho.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_762021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_762021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 76/2021 -  SUGERINDO que o Executivo Municipal verifique a possibilidade de reativar a Feira da Lua em nosso Município, indicando como possível espaço o terreno ao lado da Rodoviária que está ocioso, onde poderão ser instaladas barracas ou tendas fixas e os usuários poderão utilizar os banheiros da Rodoviária, bem como os proprietários de lojas na Rodoviária também poderão abrir seus comércios nos dias de funcionamento da Feira, tornando assim viável para todos.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_77.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indicação nº 77/2021 - SUGERINDO que o Executivo Municipal providencie junto ao setor competente a poda das árvores que estão dentro do Estádio São Francisco. Visto ter informações de que o Executivo já licitou este serviço, porém a Empresa contratada esteve no local e não realizou a poda. Portanto, que sejam tomadas as providencias cabíveis.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/790/ind_78.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/790/ind_78.pdf</t>
   </si>
   <si>
     <t>Indicação n. 78/2021 - SUGERINDO que o Senhor Prefeito, após o dia 27 de novembro próximo, quando encerra o contrato com a CCR - RodoNorte, verifique a possibilidade de transferir o ponto de ônibus localizado na Av Ponta Grossa, em frente ao comercio do Senhor Paulo Correia, para um local onde não seja comércio. Visto que o Ponto de ônibus em frente aos comércios traz transtornos para os comerciantes.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/792/ind_79.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/792/ind_79.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N, 79/2021 - SUGERINDO que o Executivo Municipal cobre, da Sanepar ou de empresas terceirizadas que estão executando obras na rede de abastecimento de água de nosso município e não concluem as obras, agilidade e organização em seus trabalhos, que cada valeta aberta seja restaurada imediatamente. Visto que calçadas e ruas ficam por vários dias e até meses, com estragos como buracos, que além do desconforto da sujeira podem provocar acidentes. Que sejam mais cuidadosos ao efetuar os reparos e não deixem a sujeira nas ruas e calçadas como vem ocorrendo atualmente.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_802021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_802021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito através da Secretaria Competente determine a criação de vagas de estacionamento reservadas para pessoas portadoras de deficiências físicas e aos idosos e tome as medidas necessárias no sentido de realizar a pintura de solo (demarcação) destas vagas, com o objetivo de melhorar o acesso para esses munícipes, em especial no trecho principal da Avenida Getúlio Vargas, onde temos localizados grande parte do comércio de nossa cidade, bem como na Rua América, nas proximidades da Prefeitura Municipal até o Banco Sicredi e na Praça São Francisco de Assis.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_81.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_81.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal providencie junto ao setor competente a instalação de bebedouro e aparelhos de ar condicionado ou ventiladores, bem como a instalação de um toldo, no local onde está funcionando o atendimento do Detran.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal cobre, do setor competente a conclusão da obra_x000D_
 de canalização da rede de esgoto que está sendo construída entre o Núcleo Nego Moises e o Loteamento Orlando Fracasse. Da maneira que está,_x000D_
 além do desconforto pode provocar acidentes, principalmente com crianças, portanto que_x000D_
 seja restaurado o local, aterrando o barranco e plantando a grama_x000D_
 para evitar a erosão.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_0012021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_0012021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES: 2º SARGENTO DOUGLAS DA FRAGA, SOLDADO LUCIANO OLIVEIRA MARTINS, SOLDADO CLOVIS PEREIRA DE OLIVEIRA, SOLDADO CARLOS ALBERTO MILESKI, SOLDADO ADRIANO CLEMENTINO DE SOUZA, SOLDADO MONICA DE SOUZA, SOLDADO DIEGO APARECIDO SILVA, SOLDADO REGIANE CEBRIAN NASCIMENTO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_0022021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_0022021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A INSTALAÇÃO DE NOVAS PRAÇAS DE PEDÁGIO NO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_0032021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_0032021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Rádio Califórnia FM, seus Diretores e Funcionários.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_decreto_0012021.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_decreto_0012021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Aprovação do Parecer do Tribunal de Contas do Estado do Paraná, referente as Contas do Poder Executivo do Município de Califórnia-PR, relativas ao Exercício Financeiro de 2019, de responsabilidade do Senhor Paulo Wilson Mendes e dá outras providencias”.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_complementar_no_001.2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_complementar_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Poder Executivo do Município de Califórnia, revogando a Lei Complementar 001/2015, Lei Complementar 002/2015 e Lei 1644/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_complementar_2_de_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_complementar_2_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01/2015, alterando a denominação da Secretaria Municipal de Assistência Social e Cidadania para Secretaria Municipal de Assistência Social, Cidadania e Cultura; e da Secretaria Municipal de Cultura e Turismo para Secretaria Municipal de Inovação, Comunicação Social e Turismo, bem como altera suas respectivas atribuições.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_0012021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_0012021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISPÕE SOBRE AS HIPÓTESES DE TRANSAÇÃO, CONCILIAÇÃO, ACORDO, DISPENSA OU DESISTÊNCIA DE CONTESTAÇÃO E RECURSOS, BEM COMO A CONCORDAR COM A DESISTÊNCIA DO PEDIDO FORMULADO PELA PARTE CONTRÁRIA NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO DE CALIFÓRNIA SEJA PARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_0032021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_0032021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de novas vagas para cargos de motorista 12/36H para atender a demanda da Secretária Municipal de Saúde"</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de Diodo Emissor de Luz, também conhecido por LED (Light Emitting Diode), na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no âmbito do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_0042021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_0042021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores efetivos: estatutários e celetistas, cargos de provimento em comissão, aposentados e pensionistas da Prefeitura do Município de Califórnia, EXCETO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira Neto</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_0052021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_0052021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos e cargos de provimento em comissão da Câmara Municipal de Califórnia.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projetodelei_0062021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projetodelei_0062021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Lar São Vicente de Paula, subvenção social mensal e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_0072021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_0072021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia - Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projetodelei_0082021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projetodelei_0082021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.311/2009 que trata do Plano de Cargos e Salários do Magistério de Califórnia.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projetodelei_0092021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projetodelei_0092021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza em terrenos particulares e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_0102021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_0102021.pdf</t>
   </si>
   <si>
     <t>Estabelece isenção de taxa de inscrição em concursos públicos para eleitores convocados pelo TRE a trabalhar nas eleições que ocorrem no município.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_0112021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_0112021.pdf</t>
   </si>
   <si>
     <t>Altera o Programa de Qualificação ao Desemprego, denominado "Frente de Trabalho", Lei Municipal 1.776/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_0122021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_0122021.pdf</t>
   </si>
   <si>
     <t>Estabelece isenção de taxa de inscrição em concursos públicos para os doadores de sangue.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_0132021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_0132021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do corona vírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_0142021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_0142021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2021 do município de Califórnia - PR</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_0152021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_0152021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infrações administrativas derivadas de condutas e atividades lesivas ao enfrentamento da emergência de saúde pública de importância internacional decorrente do novo Coronavírus - Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_0162021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_0162021.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: - Lote n 1/76/90/193/194/195-B/76-195-2-02, com 58.939,45 m2, situado na Colonização Nova Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_0172021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_0172021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_0182021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_0182021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE CARGOS TEMPORÁRIOS DE ENFERMEIRO E AUXILIAR DE SERVIÇO BUCAL PARA A SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_0192021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_0192021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_0202021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_0202021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de adesivos de identificação nos veículos de serviço oficiais da Prefeitura no âmbito do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_0212021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_0212021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONTRATAÇÃO DE CARGO TEMPORÁRIO DE FONOAUDIOLOGO PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO”.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_0222021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_0222021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_0232021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_0232021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Rua no Lote 162-5-7-5-B-13/REM-C-2, situado na Colonização Nova Califórnia, Município de Califórnia.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_0242021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_0242021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2022 e dá outras providencias</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_0252021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_0252021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à alienação de imóveis do Patrimônio Público Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_0262021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_0262021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir áreas de terras, e dá outras providencias.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_0272021_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_0272021_junior.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão de intérprete da Língua Brasileira de Sinais – Libras em todos os eventos públicos oficiais do Município de Califórnia.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_0282021_artur.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_0282021_artur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de controle eletrônico da jornada de trabalho dos profissionais que atuam no Centro de Atendimento para Enfrentamento da COVID-19 do no âmbito do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_0292021_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_0292021_junior.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicidade da relação dos médicos que atuam nas Unidades de Saúde no âmbito do Município de Califórnia.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_0302021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_0302021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Teresinha Knoll Pomini, Subvenção Social Mensal e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_0312021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_0312021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONTRATAÇÃO DE CARGO TEMPORÁRIO DE TÉCNICO DE ENFERMAGEM PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_0322021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_0322021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Qualificação ao Desempregado, denominado “Frente de Trabalho” e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_0332021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_0332021.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e Estatuto/Contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_0342021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_0342021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a A.P.M.I - Associação de Proteção a Maternidade e Infancia, Subvenção Social Mensal e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_0352021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_0352021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas temporárias e emergenciais na prevenção e combate ao contágio de COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_0362021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_0362021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de cargo temporário de Fisioterapeuta NASF para atender a demanda da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_0372021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_0372021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º ao art. 4º da Lei Municipal 1.786/19 para estabelecer a reserva de Faixa Não Edificável ao longo das Rodovias que atravessam perímetro urbano e urbanizável no âmbito do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_0382021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_0382021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Ruas abertasem “Parte do lote de terras N° 1/76/90/193/194/195-B/76-195-2-02-A”, Colonização Nova Califórnia.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_0392021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_0392021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e atribuições do Comitê municipal de Transporte Escolar de Califórnia PR, adequando-se as exigências da Resolução FNDE/ CD n 12 de março de 2011 e a Resolução n 1422, de 20 de abril de 2011 do Fundo Nacional de Desenvolvimento da Educação e Ministério da Educação e Instrução Normativa n 05 de 2011 SEED/SUDE/DILOG; Resolução n 777 de 2013 - GS/SEED.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_0402021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_0402021.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº1572/2015, alterando a composição do Conselho Municipal de Direitos do Idoso.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_412021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_412021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e do Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_0422021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_0422021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 42/2021 - Dispõe  sobre a reserva de cotas raciais para o ingresso de negros e negras no serviço público municipal.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_432021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_432021.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_442021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_442021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022/2025.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_452021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_452021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Califórnia para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_462021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_462021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE AGENTE COMUNITÁRIO DE SAÚDE PARA A SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/751/justificativa_projeto_de_lei_472021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/751/justificativa_projeto_de_lei_472021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2021 - Regulamenta o Fundo Municipal de Educação e dá outras providencias.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_482021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_482021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 048/*2021 - Dipõe sobre a contratação de cargos temporários de enfermeiro para a Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_492021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_492021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 049/2021 - Dispõe sobre a denominação do Parquinho Infantil, localizado na Praça São Francisco de Assis deste município de Califórnia-PR.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_512021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_512021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a APAE- ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, subvenção social e dá outras providencias.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_522021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_522021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_532021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_532021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de uma nova vaga para o cargo/função de Enfermeiro (a) da área de saúde para atender as necessidades do Programa Saúde da Família (PSF) no Município de Califórnia – Paraná.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a proceder a realização de Processo Seletivo Simplificado – PSS, visando à contratação de profissionais enfermeiros para a área de saúde, para atender à necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/765/proj_lei_55.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/765/proj_lei_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de cargos temporários de gari para a secretaria municipal de transportes, obras e serviços públicos.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_562021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_562021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2021 do município de Califórnia- PR.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_572021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_572021.pdf</t>
   </si>
   <si>
     <t>Suspende as Leis Municipais de números 1839 e 1842 de 2021.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_582021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_582021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo – COMTUR e do Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_602021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_602021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Qualificação ao Desempregado, denominado "Frente de Trabalho" e dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_612021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_612021.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL (CMPIR) DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ  E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_62_de_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_62_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 62/2021 - Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Terezinha Knoll Pomini, subvenção Social Mensal e dá outras providencias.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/796/pl632021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/796/pl632021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE VEÍCULO AUTOMOTOR.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/798/proj_de_lei_64.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/798/proj_de_lei_64.pdf</t>
   </si>
   <si>
     <t>PROJ DE LEI 64/2021  - SÚMULA: INSTITUI NO MUNICÍPIO DE CALIFÓRNIA A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_652021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_652021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/800/proj__lei_66.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/800/proj__lei_66.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 066/2021 - Súmula:- Institui Programa de Recuperação Fiscal – REFIS/2022, no âmbito da administração direta do Município de Califórnia – Paraná.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_mocao_0012021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_mocao_0012021.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_mocao_0022021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_mocao_0022021.pdf</t>
   </si>
   <si>
     <t>De conformidade Legal, a Câmara do Município de Califórnia, por meio de seus vereadores, vem de público REPUDIAR o atual projeto de instalação de novas praças de pedágio no Estado do Paraná.   Sabe-se das dificuldades, em nosso país, de manutenção e investimentos em infraestrutura, mas o cidadão brasileiro já sofre com tantos impostos, porém não é admissível permitir que mais um imposto abusivo ataque o bolso do trabalhador e entendem que a sociedade tem condições e deve procurar impedir a instalação de novas praças de pedágios. _x000D_
 _x000D_
                            Ante o exposto, ouvido o douto Plenário e atendidas as formalidades regimentais, requeremos, que fique constando na ata desta Sessão Legislativa, Moção de Repúdio à Agencia Nacional de Transportes Terrestres (ANTT) pelo atual projeto de instalação de novas praças de pedágios no Estado do Paraná, enviando-lhes cópia.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_mocao_0032021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_mocao_0032021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RÁDIO CALIFÓRNIA FM, SEUS DIRETORES E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_mocao_0042021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_mocao_0042021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações para o Colégio Estadual “Talita Bresolin”, sua Direção, Coordenação, Professores, Funcionários, alunos e familiares, em reconhecimento aos relevantes serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_0012021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_0012021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular acento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que determine ao Fiscal de Postura que tome providencias legais, nos termo do art. 76, caput, da Lei 1508/2013, em relação aos veículos, maquinários ou outros objetos que se encontram nas calçadas, ou mesmo na rua, atrapalhando o tráfego de pessoas e o estacionamento de veículos</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_0022021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_0022021.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS FERREIRA DE SOUZA, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que: Considerando que a escala de vacinação deve ser respeitada rigorosamente e diante da preocupação por serem poucas as doses da vacina contra a COVID-19 ofertadas a nosso município, REQUER a contagem das vacinas e listagem das pessoas imunizadas, garantindo assim o princípio da transparência que norteia a administração pública.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Luis Antônio Domingues Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que informe a esta Casa de Leis se foi feito um estudo técnico quanto a viabilidade, rota de fuga e funcionalidade prática para determinar os locais de instalação das Câmeras de Segurança em nosso município. Fornecendo as seguintes informações: _x000D_
 A - Como funciona a parceria do município com o Consórcio Intermunicipal de Segurança Pública e Cidadania – CISMEL; _x000D_
 B - Quais as especificações do Sistema de Segurança;_x000D_
 C - Como está sendo efetuada a instalação das Câmeras de Segurança;_x000D_
 D - Quem é o responsável técnicos pela instalação e administração das Câmeras;_x000D_
 E - Quem terá acesso ao controle e quem serão os usuários deste Sistema de Segurança;_x000D_
 F -  Quantas Câmeras serão instaladas e em quais locais._x000D_
 G – Qual o custo de manutenção mensal:_x000D_
 H – Quanto tempo ficarão gravadas;_x000D_
 I – Quem vai monitorar as câmeras</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Júnior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, agilidade e urgente resposta com o Parecer deste Conselho, quanto a viabilidade das alterações propostas através do Projeto de Lei nº 37/2020, de sua autoria, encaminhado a este Conselho em 29 de agosto de 2020.  Esclarece que lhe sendo solicitado foi encaminhado OF.º Nº 04/2020, de 01/12/2020, contendo em anexo a pesquisa realizada com os moradores residentes na área que será denominada de Bairro São Cristóvão. Porém, até a presente data não há nenhuma posição de Vossas Excelências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_0052021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_0052021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que por intermédio da Secretaria de Cultura e Turismo, providencie a revitalização e restauração da área de lazer municipal denominada “Prainha”,  promovendo o bem-estar social, com a integração das comunidades e proporcionando lazer e entretenimento como instrumento de promoção social e saúde._x000D_
 _x000D_
                                                Constato a necessidade da reativação deste espaço visto a carência da população por um espaço onde possa estar com a família e fazer caminhada com segurança. Verifico também que em nosso município há poucos locais de lazer para a comunidade. Principalmente nestes tempos de pandemia que não devemos estar aglomerados, em um espaço aberto fica mais fácil manter o distanciamento e os cuidados necessários. _x000D_
 _x000D_
 _x000D_
 Nestes termos,_x000D_
 Pede deferimento.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Carlos Eduardo Krupniski Gasparetto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que envie a esta Casa de Leis para apreciação e votação Projeto de Lei  que “Cria o Programa de Aprendizagem Profissional na administração pública municipal direta do Município de Califórnia – APRENDE.”</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_072021_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_072021_ronaldo.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que compareça a esta Casa de Leis e preste esclarecimentos sobre as nomeações de servidores que não residem no município, para cargos comissionados, o que é proibido pela Lei Orgânica de Nosso Munícipio em seu artigo 52, Parágrago1º. Na impossibilidade da presença do senhor prefeito que determine que venha um de seus assessores diretos.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa_x000D_
 de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o_x000D_
 plenário, seja oficiado o Executivo municipal para que determine ao setor competente a_x000D_
 colocação de placas indicativas de identificação, com os nomes dos Bairros do nosso_x000D_
 município, indicando também ao longo das estradas os nomes dos rios de cada localidade._x000D_
 Fazendo isto estaremos incentivando a cultura e direcionando aqueles que utilizam nossas_x000D_
 estradas rurais. Principalmente em época de safra, será de grande utilidade para orientar_x000D_
 aqueles que transportam os produtos.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal para que determine ao setor competente serviços de limpeza e recuperação dos bueiros/bocas de lobo, do Residencial Silvino Lino Coelho e Núcleo habitacional Guiomar de Matos, bem como na Rua Ivaí esquina com a Rua América. A falta de manutenção dos bueiros, podem causar alagamentos, problemas de saúde, e vários outros transtornos e insegurança a população</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Luis Antônio Domingues Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário seja encaminhada cópia do presente ao Governador do Estado do Paraná, ao Presidente da Assembleia Legislativa, assim como ao Comando Geral da Polícia Militar do Estado do Paraná, contendo a preocupação com a atual situação da segurança pública no Estado, em especial a situação vivida pelos agentes de segurança, quer seja civis ou militares, que estão vivendo um dos piores momentos da história em relação a efetivo, salário e pressão social. _x000D_
                                                 Considerando que a classe policial do Estado é a última barreira entre uma sociedade organizada e o caos, e que nesses últimos anos tem se agravado o sucateamento da segurança pública, torna-se necessária a intervenção das principais autoridades para mudar este cenário._x000D_
 Considerando que até mesmo o efetivo policial está deficitário em pelo menos 50%, e que esse número está crescendo a cada dia, pois mais policiais saem do que entram no quadro efetivo, motivados principalmente pela falta de incentivo na carreira e condições de trabalho. _x000D_
 Considerando que a classe policial não possui direito a FGTS, Sindicato, hora extra, adicional noturno, dentre outros direitos comuns a muitos trabalhadores. _x000D_
 Considerando que a classe policial já está há cinco anos sem receber sequer a data base, ou seja, não recebeu nem a inflação do período, o que reflete na perda do poder aquisitivo em pelo menos 30% para a categoria. _x000D_
 Considerando, também, que o Estado, através do Paraná-Previdência, passou a descontar dos aposentados e pensionistas o desconto relativo à contribuição previdenciária do qual estavam isentos. Com isso, piorando ainda mais a situação financeira dos aposentados. _x000D_
 Considerando, ainda, esse período de Pandemia, nunca visto na história, veio a trazer mais uma responsabilidade para o setor de segurança, fazendo assim com que essa classe já sobrecarregada tenha mais uma responsabilidade e mais um risco - fato que vem abalar ainda mais o físico e o psicológico dos funcionários do setor da segurança, que tem um índice de suicídio muito maior do que a média da população. _x000D_
 Portanto, considerando tudo isso, venho pleitear apoio para que possamos juntos buscar soluções para resolver os problemas que assolam a segurança pública, principalmente os trabalhadores desse setor que tiveram várias perdas nesses últimos anos e nenhuma benesse. Ressalta-se que estes trabalhadores são essenciais ao bom funcionamento do Estado, necessitando, no mínimo, do respeito das autoridades que podem fazer algo pelos policiais de nosso Estado, ganhando assim toda a coletividade.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/655/req_11_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/655/req_11_junior.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que através da Secretaria competente providencie a colocação de pedra brita nos corredores entre os túmulos do Cemitério municipal de Califórnia, para dar mais comodidade para as pessoas visitarem seus entes queridos. _x000D_
 _x000D_
                                                        Bem como seja providenciada iluminação interna no cemitério para facilitar o acesso das famílias que acompanham os sepultamentos. Os quais com a pandemia da Covid-19 estão ocorrendo inclusive à noite. E mesmo não sendo por COVID os velórios estão sendo curtos para não passar a noite. Ainda outro agravante que estando o cemitério às escuras facilita a ação de assaltantes e usuários de drogas que entram no cemitério, roubam e danificam os túmulos, gerando assim insegurança às pessoas que moram naquela região e às que visitam aquele cemitério.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que através do Fiscal de Postura  seja realizada a fiscalização nas estradas rurais de município de Califórnia e verifique se está sendo obedecida as medidas estabelecidas na Lei nº 1508/2013 – artigo 103 – Item XI, que trata das estradas do município de Califórnia. Visto que tem sido verificado que muitos proprietários estão adentrando os limites da estrada, tornando difícil até a limpeza e manutenção das estradas.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que através da Secretaria competente, providencie  a restauração da quadra de Futevôlei, localizada no Estádio São Francisco, onde os moradores praticam vôlei de areia e serão ministrados cursos de Futevôlei. Que seja retirada a areia, colocado um sistema de drenagem, construção de muretas ao redor da quadra e colocada nova camada de areia.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que através da Secretaria competente, seja realizada a pintura das faixas de pedestres, sinalização horizontal e vertical, reforma e pintura de quebra-molas, pintura de sinalização de PARE e demais sinalizações necessárias, na Av. Getúlio Vargas, do trecho após a Escola da  APAE, até o final da mesma.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta casa de Leis, vem respeitosamente à presençca de Vossa Exelencia REQUERER, qua após ouvido o plenário, seja oficiado o Executivo Municipal, para que apresente esclarecimentos pormenorizado dos gastos referente a recuperaçcao de passeio público desta municipalidade, conforme abaixo:_x000D_
  - Projeto demonstrando a área de aplicação, com a devida quantificação da metragem cúbica de "CONCRETO USINADO" a ser utilizado;_x000D_
  - NOTAS FISCAIS com a quantificação exata de "CONCRETO USINADO" utilizado e devidamente remunerado pelo município;_x000D_
  - LAUDO DE MEDIÇÃO, pelo departamento de Engenharia desta municipalidade atestando o emprego nas quantidades descritas, eventuais discrepâncias e suas causas.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_162021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_162021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que através da Secretaria competente, providencie a construção de uma passarela com toda estrutura necessária, interligando o Núcleo Habitacional Nego Moisés ao Residencial Recanto Verde, para que os pedestres possam passar de maneira segura entre esses Bairros. Visto que temos muitos pais do Núcleo Nego Moisés que levam seus filhos para a Escola Municipal Sueli Bisconcini Viana e CMEI Rosana de Oliveira Vasques.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_172021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_172021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que providencie através da Secretaria competente, a revitalização: com limpeza, pintura e reparo na iluminação dos Portais da saída de nossa cidade nos sentidos Apucarana e Curitiba, visto que os mesmos aparentam abandonados.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_0182021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_0182021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que envie a esta Casa de Leis as informações que seguem: Os consumidores de energia elétrica do município de Califórnia, que residimos na área urbana do município, fazem o pagamento de uma taxa de ILUMINAÇÃO PÚBLICA em suas faturas de energia elétrica que varia de acordo com nosso gasto mensal de energia. De acordo com informações disponíveis no site da Copel esse valor é arrecadado pela concessionária e repassado à prefeitura através do COSIP (Custeio do serviço de iluminação pública). De acordo com as informações disponíveis no site, estes valores arrecadados são para cobrir os gastos de ampliação, manutenção, eficientização e consumo da Iluminação Pública, e esses valores são instituídos através de lei municipal. Abaixo seguem alguns questionamentos:_x000D_
 _x000D_
 1- Com base nos dados acima, gostaria de saber qual é o valor médio mensal arrecadado através COSIP pelo nosso município, uma vez que não vemos investimentos (ampliação e eficientização) na iluminação pública municipal._x000D_
 _x000D_
 2- Se possível, informar o valor gasto com manutenção das lâmpadas atuais (apenas troca das lâmpadas queimadas)._x000D_
 _x000D_
 3- Valor pago de energia elétrica gasta pelo município apenas com a iluminação pública (lâmpadas das vias municipais e praças)._x000D_
 _x000D_
 4- Nosso município participa ou participou do PROGRAMA ILUMINA PARANÁ? Este programa do governo do estado tem como objetivo aumentar a eficiência energética na_x000D_
 _x000D_
 iluminação pública dos municípios paranaenses que tenham até 10 mil pontos de iluminação pública. Os que vemos nos dias atuais são inúmeros municípios de nossa região trocando as lâmpadas antigas de vapor de sódio, vapor de mercúrio e vapor metálico por lâmpadas LED que são mais eficientes, consomem menos energia e maior vida útil, e Califórnia está ficando para trás neste quesito. Sabemos que uma cidade bem iluminada inibe alguns tipos de furtos e deixa a cidade mais bonita. Em várias reuniões da Câmara é citado esse problema de iluminação em alguns pontos de nossa cidade, porém todo o município merece uma atenção especial.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_0192021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_0192021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo municipal, para que seja dado o cumprimento imediato a Lei Municipal 1786 de 2019, especialmente Artigo 19 – alínea m, inciso VIII e Artigo 58 – inciso IX, que torna obrigatório a arborização para liberação de implantação de Loteamentos no Município de Califórnia, incluindo os loteamentos municipais. Que seja determinada a fiscalização e, se for o caso, aplicando as sanções previstas em Lei.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_0202021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_0202021.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS FERREIRA DE SOUZA, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que estude a possibilidade da aquisição de um veículo para a Câmara, para que seja utilizado pelos vereadores a serviço do município, fiscalizar as obras do município e verificar a situação das estradas. Enfim fiscalizar e acompanhar a administração, visto que Legislativo não tem nenhum veículo oficial.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_0212021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_0212021.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS FERREIRA DE SOUZA, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Secretário Municipal – Dr Pedro Antonio Firmo da Silva, para que compareça a esta Casa de Leis em sessão ordinária, para prestar esclarecimentos aos vereadores e a população com máxima urgencia, referente ao processo instaurado por esta Secretaria para apurar suposto desvio de medicamentos na UBS Central de Califórnia, envolvendo servidores da Secretaria Municipal de Saúde, ocorrido em 2020.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_0222021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_0222021.pdf</t>
   </si>
   <si>
     <t>Solicitar informação dos servidores municipais.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_0232021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_0232021.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que cumpra a Lei Federal nº 14.151 de 12 de maio de 2021, que dispõe que durante a emergência de saúde pública de importância nacional decorrente do novo coronavírus, a empregada gestante deverá permanecer afastada das atividades de trabalho presencial, sem prejuízo de sua remuneração, devendo ficar a disposição para exercer suas atividades em domicílio, por meio de teletrabalho, trabalho remoto ou outra forma de trabalho a distância.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_0242021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_0242021.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, com cópia para o responsável pela Secretaria de Esportes. Para que encaminhe à essa Casa Legislativa as seguintes informações:_x000D_
 Qual o destino dado ao veículo “VAN - Placa BCG-5561”, utilizado pelo pessoal do esporte e em que situação o mesmo se encontra?_x000D_
 Solicito que encaminhe também a cópia do diário de bordo do referido veículo. _x000D_
                                                Apresento este requerimento para esclarecimento da população, especialmente o pessoal do esporte que estão precisando do veículo e o mesmo não se encontram a disposição.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_0252021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_0252021.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado ao Executivo municipal, para que encaminhe a esta Casa de Leis informações sobre a ambulância (RENAUT/MASTER ALLT AMB1 - PLACA AY3639- ANO 2014/2015 – COR BRANCA), a qual se encontra encostada no pátio, e pelo que soube ela será leiloada. Foi informado que seu motor foi retificado e verificou, inclusive, que já estão retirando peças da mesma. Portanto que nos informem se o motor foi realmente retificado, em que data foi realizado este serviço, qual o valor pago e qual o tempo da garantia fornecido pela empresa retificadora? Gostaria que informasse porque um veículo do ano de 2015 está nesta péssima situação mesmo após retificar o motor.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 26/2021-REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que determine ao Secretário Municipal de Obras e Serviços Públicos, para que o mesmo envie semanalmente um relatório com o histórico dos serviços de máquinas prestados pelo município a comunidade, que neste relatório seja discriminado:_x000D_
 •	A máquina, que foi utilizada;_x000D_
 •	O servidor responsável; _x000D_
 •	Hora de saída e retorno da máquina;_x000D_
 •	Valores cobrados e_x000D_
 •	Endereço e nome do munícipe atendido._x000D_
 _x000D_
 	REQUER ainda, que o referido relatório seja assinado pelo Secretário Municipal de Obras e Serviços Públicos, pelo assessor da Secretaria e pelo servidor que executou o trabalho.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Artur Antônio de Oliveira Neto, Vereador com regular assento_x000D_
 nesta Casa de Leis, REQUER, a Mesa Diretora, ouvido o douto plenário, que nos termos do_x000D_
 artigo 28, inciso XIV, item C do Regimento Interno desta Casa Legislativa em consonância_x000D_
 com artigo 13, inciso XI, item IV da Lei Orgânica do Município de Califórnia, seja_x000D_
 encaminhado ofício ao Secretário Municipal de Transporte, Obras e Serviços Públicos. de_x000D_
 Obras e Serviços Públicos – senhor Antônio Marcos Santiago, convocando-o a comparecer_x000D_
 a Câmara Municipal de Califórnia em sessão ordinária a realizar-se no próximo dia_x000D_
 22/11/2021, às 19:00 horas, para prestar esclarecimentos sobre assuntos relacionados a_x000D_
 Secretaria Municipal de Transporte, Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/794/req_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/794/req_28.pdf</t>
   </si>
   <si>
     <t>Requerimento 28/2021 - REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que adote as providencias necessárias para a limpeza das fossas sépticas de pessoas de baixa-renda, até que seja realizada a ligação direta dos domicílios com a rede coletora de esgoto, considerando que a parte dos moradores não tem condições de arcar com o custo deste serviço.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2505,68 +2505,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/630/emendaaditiva0012021_projetodelei_0092021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_0012021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_0022021_jorge.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_0032021_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_0042021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_0052021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_0062021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_0072021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_0082021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_0092021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_0102021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_0112021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_0122021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_0132021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_0142021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind152021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_0162021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_0172021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_0182021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind192021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind202021_geisa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_0212021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_0222021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_0232021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_0242021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_0252021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_0262021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind272021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_0282021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_0292021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_0302021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_0312021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_0322021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind332021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_0342021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_0352021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind362021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_0372021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_0382021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_0392021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_0402021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_0412021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_0422021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_0432021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_442021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_452021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_0462021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_0472021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_482021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_492021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_502021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_0512021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_0522021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_0532021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_0542021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_0552021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_562021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_0572021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_0582021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_0592021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_0602021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_0612021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_0622021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_0632021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_642021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_652021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/776/ind_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/777/ind_n_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_722021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_752021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_762021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/790/ind_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/792/ind_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_802021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_0012021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_0022021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_0032021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_decreto_0012021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_complementar_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_0012021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_0032021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_0042021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_0052021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projetodelei_0062021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_0072021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projetodelei_0082021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projetodelei_0092021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_0102021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_0112021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_0122021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_0132021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_0142021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_0152021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_0162021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_0172021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_0182021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_0192021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_0202021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_0212021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_0222021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_0232021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_0242021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_0252021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_0262021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_0272021_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_0282021_artur.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_0292021_junior.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_0302021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_0312021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_0322021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_0332021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_0342021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_0352021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_0362021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_0372021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_0382021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_0392021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_0402021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_412021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_0422021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_432021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_442021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_452021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_462021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/751/justificativa_projeto_de_lei_472021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_482021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_492021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_512021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_522021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_532021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/765/proj_lei_55.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_562021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_572021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_582021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_602021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_612021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/796/pl632021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/798/proj_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_652021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/800/proj__lei_66.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_mocao_0012021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_mocao_0022021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_mocao_0032021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_mocao_0042021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_0012021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_0022021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_0052021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_072021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/655/req_11_junior.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_162021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_172021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_0182021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_0192021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_0202021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_0212021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_0222021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_0232021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_0242021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_0252021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/794/req_28.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/630/emendaaditiva0012021_projetodelei_0092021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_0012021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_0022021_jorge.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_0032021_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_0042021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_0052021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_0062021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_0072021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_0082021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_0092021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_0102021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_0112021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_0122021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_0132021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_0142021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind152021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_0162021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_0172021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_0182021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind192021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind202021_geisa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_0212021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_0222021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_0232021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_0242021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_0252021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_0262021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind272021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_0282021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_0292021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_0302021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_0312021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_0322021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind332021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_0342021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_0352021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind362021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_0372021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_0382021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_0392021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_0402021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_0412021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_0422021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_0432021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_442021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_452021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_0462021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_0472021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_482021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_492021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_502021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_0512021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_0522021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_0532021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_0542021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_0552021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_562021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_0572021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_0582021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_0592021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_0602021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_0612021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_0622021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_0632021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_642021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_652021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/776/ind_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/777/ind_n_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_722021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_752021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_762021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/790/ind_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/792/ind_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_802021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_0012021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_0022021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_0032021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_decreto_0012021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_complementar_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_0012021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_0032021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_0042021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_0052021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projetodelei_0062021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_0072021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projetodelei_0082021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projetodelei_0092021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_0102021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_0112021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_0122021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/648/projeto_de_lei_0132021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_0142021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_0152021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_0162021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_0172021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_0182021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_0192021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_0202021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_0212021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_0222021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_0232021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_0242021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_0252021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_0262021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_0272021_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_0282021_artur.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_0292021_junior.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_0302021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_0312021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_0322021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_0332021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_0342021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_0352021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_0362021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_0372021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_0382021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_0392021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_0402021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_412021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_0422021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_432021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_442021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/784/projeto_de_lei_452021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_462021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/751/justificativa_projeto_de_lei_472021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_482021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_492021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_512021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_522021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_532021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/765/proj_lei_55.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_562021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_572021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_582021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/779/projeto_de_lei_602021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_612021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/796/pl632021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/798/proj_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_652021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/800/proj__lei_66.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_mocao_0012021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_mocao_0022021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_mocao_0032021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_mocao_0042021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_0012021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_0022021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/631/requerimento_0052021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_072021_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/655/req_11_junior.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_162021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_172021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_0182021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_0192021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_0202021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_0212021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_0222021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_0232021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_0242021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_0252021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2021/794/req_28.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>