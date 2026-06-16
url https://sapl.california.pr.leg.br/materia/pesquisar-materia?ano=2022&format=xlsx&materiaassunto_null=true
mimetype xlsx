--- v0 (2025-10-12)
+++ v1 (2026-06-16)
@@ -54,2001 +54,2001 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/885/emenda.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/885/emenda.pdf</t>
   </si>
   <si>
     <t>O Vereador, abaixo assinado, apresenta Emendas ao Projeto de Lei nº28/2022, de autoria_x000D_
 de Executivo Municipal._x000D_
 EMENDA SUPRESSIVA._x000D_
 Em seu Artigo 2º - Excluir o – “§ 2º Cada equipe poderá solicitar o fornecimento de_x000D_
 transporte para apenas uma competição por ano. ”_x000D_
 EMENDAS MODIFICATIVAS._x000D_
 Em seu Artigo 1º - § 2º - O § 2º passa a vigorar com a seguinte redação:_x000D_
 § 2º As despesas decorrentes do fornecimento de transporte ficam limitadas a R$ 15.000,00_x000D_
 anuais, por equipe, quando for necessária a contratação de empresa para prestação de serviços._x000D_
 Em seu Artigo 4º - O Art. 4º passa a vigorar com a seguinte redação:_x000D_
 Art. 4º - A análise da solicitação apresentada pela equipe será avaliada, caso a caso, pelo_x000D_
 “Conselho Municipal de Esportes e Lazer de Califórnia-PR”, que emitirá parecer para_x000D_
 deferimento ou não da solicitação._x000D_
 Em seu Artigo 7º - O Art. 7º passa a vigorar com a seguinte redação:_x000D_
 Art. 7º Revogam-se disposições em contrário, entrando em vigor a presente Lei a partir da_x000D_
 criação do “Conselho Municipal de Esportes e Lazer de Califórnia-PR”.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/822/emenda_supressiva_projeto_11_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/822/emenda_supressiva_projeto_11_de_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador, abaixo assinado, apresenta Emenda Supressiva ao Projeto de Lei nº11/2022, de_x000D_
 autoria de Executivo Municipal.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_projeto_de_lei_14_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_projeto_de_lei_14_2022.pdf</t>
   </si>
   <si>
     <t>O Prefeito do município de Califórnia apresenta EMENDA SUPRESSIVA ao Projeto de lei nº 14 de 2022, de autoria deste Executivo Municipal.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_12022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_12022.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o Executivo Municipal determine ao setor competente a instalação de uma academia de ginástica ao ar livre e parquinho Na Vila Rural do Bairro Água Oito._x000D_
 _x000D_
 Os moradores daquela localidade não têm opções de lazer, além de terem dificuldades com a locomoção para a zona urbana. Por isso, a implantação de equipamentos de ginástica para os adultos e o parquinho para as crianças virão de encontro com as necessidades daquela população. Outro aspecto é que as academias ao ar livre são de fundamental importância para a melhoria da saúde e prevenção de doenças, bem como melhoram a autoestima. Já os parquinhos promovem entretenimento às crianças e adolescentes, evitando que se distanciem de casa ou se envolvam com ações ilícitas. Por fim destaca que verificou que há um equipamento deste no Pátio de Máquinas de nosso município.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_2_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_2_de_2022.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, apresento nos termos do art. 95 do Regimento_x000D_
 Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que_x000D_
 providências sejam tomadas, no sentido de cobrar dos proprietários a limpeza de entulhos e_x000D_
 matagais de terrenos baldios localizados em diversas regiões da cidade. Estes terrenos que, pela_x000D_
 falta de cuidado dos proprietários, promovem o perigo de doenças, a proliferação de ratos e animais_x000D_
 peçonhentos como cobra e escorpião, servindo também como foco de proliferação do mosquito da_x000D_
 dengue._x000D_
  Como se sabe, chuva e calor, como tem ocorrido, criam um ambiente_x000D_
 favorável para a proliferação do mosquito da Dengue e o foco de contaminação está dentro das_x000D_
 casas, principalmente em matagais, sucatas, entulhos de construção, lixo, garrafas, latas e_x000D_
 recipientes plásticos descartados de forma irregular._x000D_
  Que o Fiscal de Postura aplique a Lei Municipal Nº1843/2021 e caso o_x000D_
 proprietário não efetue a limpeza, que o município o faça e cobre dos proprietários agregando este_x000D_
 valor aos valores do IPTU.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/818/ind_03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/818/ind_03.pdf</t>
   </si>
   <si>
     <t>Indicação nº 03/2022 -SUGERINDO que seja concedido reajuste no valor do auxílio alimentação dos servidores públicos municipais, repondo a inflação do último ano.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ind_04.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ind_04.pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2022 -SUGERINDO, que o Senhor Prefeito adote as providencias necessárias, no sentido de colocar um segurança/porteiro na Escola Municipal Sueli Bisconcine Viana e Centro Municipal de Educação Infantil (Cmei) Rosana de Oliveira Vasques.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_ronaldo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 05/2022 - SUGERINDO, que o Senhor Prefeito determine ao setor competente a construção de rampas de acesso para cadeirantes, demarcação de vaga de estacionamento para cadeirantes e demarcação de vaga de “Proibido Estacionar” com prioridade para embarque e desembarque dos estudantes em frente a todas as Escolas e Centros Municipais de Educação Infantil (CMEIs) de nosso município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/826/indiccao_6.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/826/indiccao_6.pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2022 - SUGERINDO, que o Senhor Prefeito determine ao setor competente a implantação e disponibilização de uma ferramenta on line para emissão dos carnês do IPTU, como uma opção a mais para o contribuinte, que poderá emitir a segunda via de seu carnê sem sair de casa.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_7.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Indicação nº07/2022 -SUGERINDO, que o Senhor Prefeito determine ao setor competente, melhorias na Rua que passa em frente ao Centro Municipal de Educação Infantil Rosana de Oliveira Vasques e da Escola Municipal Sueli Bisconcini Viana</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_08.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_08.pdf</t>
   </si>
   <si>
     <t>Indicação nº 08/2022 - Sugere a construção de abrigo no Ponto de ônibus escolar  no Residencial Silvino Lino Coelho.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/840/ind_09.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/840/ind_09.pdf</t>
   </si>
   <si>
     <t>Indicação nº 09/2022 - Sugere a instalação de lixeiras comunitárias, para a coleta de lixo reciclável, em todas as entradas para os Bairros da Zona Rural, do município de Califórnia, visto ser inviável o caminhão coletor de lixo passar nos bairros da zona rural.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_10.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_10.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2022 -a restauração e limpeza da quadra do Bairro da Figueirinha, concertar o portão, colocar uma trave de gol, pois só tem uma, serviço de pintura e higienização, bem como a construção de um alambrado para que os pombos não penetre e a elevação ou colocação de um cadeado no painel de energia elétrica. Providencie também a roçagem ao redor da Igreja e proximidades da quadra para que os moradores possam usufruir deste espaço sem riscos.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ind_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ind_11.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/2022 - Sugere a realização de “Operação Tapa Buraco” no Residencial Silvino Lino Coelho.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Geisa</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/843/ind_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/843/ind_12.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/2022 - Sugere a construção de abrigo para o Ponto de ônibus escolar da Avenida Getúlio Vargas esquina com a Rua Vereador Francisco Venâncio Neto.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/844/ind_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/844/ind_13.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/2022 - Sugere que o senhor prefeito disponibilize uma ou duas tendas (que o município já possui), para serem usadas nas aulas de Educação Física da Escola Sueli Bisconcini Viana, visto que nesta Escola não temos uma quadra coberta.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_14.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2022 - sugere  a recuperação da Estrada que vai para o Bairro Água Oito, no trecho conhecido como estrada do Ciel.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/846/ind_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/846/ind_15.pdf</t>
   </si>
   <si>
     <t>Indicação n.º 15/2022 -SUGERINDO que o senhor prefeito estude a possibilidade de disponibilizar uma linha de ônibus Escolar, no horário noturno, para atender aos alunos dos Bairros Urbanos, mais afastados do Colégio Estadual Talita Bresolin (que é onde a maioria frequenta), pois com o crescimento da cidade a distância entre a sede do Colégio e os Bairros se tornou considerável.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Neto Domingues</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ind_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ind_16.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/2022 - SUGERINDO  que o senhor prefeito determine ao setor competente implantação de faixas elevadas para a travessia de pedestres em frente as escolas: Estaduais, Municipais e particulares de nosso município, proporcionando assim uma travessia mais segura ao pedestre.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Tefo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_17.pdf</t>
   </si>
   <si>
     <t>Indicação nº 17/2022 -SUGERINDO  que o senhor prefeito determine ao setor competente a restauração e ampliação do Quebra-molas com a devida sinalização, de acordo com as normas Nacionais de Trânsito, na Rua São Paulo, em frente a residência do senhor Raul Gasparetto.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/854/ind_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/854/ind_18.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Executivo Municipal providencie, com a maior urgência, junto ao setor competente a poda das árvores que estão dentro do Estádio São Francisco e outra no Pátio de máquinas da Prefeitura. As referidas árvores cresceram a ponto de colocar os moradores vizinhos numa situação de risco.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ind_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ind_19.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19/2022 - SOLICITANDO que o senhor prefeito determine ao setor competente a readequação da estrada da Taquarinha, no trecho conhecido como morro dos Sincos e no trecho da estrada da Coruja na ponte do Romeu Coelho, bem como seja realizado aterro ao lado da referida ponte. São estradas que transitam vários tipos de veículos e está intransitável.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20/2022 - SUGERINDO que o Executivo Municipal providencie, para que seja construído o muro da esquina da Rua América com a Avenida Ivai, para conter a água que desce neste local, visto que em dias de chuvas a lama penetra no quintal da residência localizada neste endereço, entope os bueiros e enlameia a rua podendo vir a provocar acidentes .</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_21.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_21.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito verifique a possibilidade  de construir muro de arrimo nas moradias de interesse social, para evitar a erosão e desmoronamento, que devido a inclinação do terreno já está ocorrendo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ind_carlos.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ind_carlos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja denominada de “Rua Prefeito Luiz Bueno de Oliveira Sobrinho”, via pública localizada no Loteamento Residencial Rafaela, deste município.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jorge Dionizio</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_23.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie a instalação de defensa metálica, também conhecida como guard-rails, no trecho entre o pontilhão e o Residencial Silvino Lino Coelho, bem como a instalação de  alambrado nas laterais do pontilhão, para maior proteção e segurança das pessoas que passam por este local.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/865/ind_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/865/ind_24.pdf</t>
   </si>
   <si>
     <t>SUGERINDO, que o Senhor Prefeito verifique a possibilidade de promover incentivo aos esportistas de nosso município.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/866/ind_25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/866/ind_25.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito verifique junto ao setor competente a possibilidade de desfazer o canteiro central da Avenida Ponta Grossa, para que haja acesso pela Rua 17 de Dezembro.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_26.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_26.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja notificado a SANEPAR para que tome providencias sobre os Dispositivos Tubular de Inspeção (DTI), obra construída pela SANEPAR na Rua Piquiri esquina com a Rua Itararé, as quais estão muito elevadas, praticamente impedindo o transito dos pedestre, causando desconforto, além do risco de provocar acidentes entre as pessoas que transitam neste local.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/871/ind_27.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/871/ind_27.pdf</t>
   </si>
   <si>
     <t>Indicação nº 27/2022 -SOLICITANDO que o senhor prefeito determine que as ambulâncias e veículos de funcionários não fiquem estacionados em frente ao Centro Municipal de Saúde Padre Tito Cerasoli e sim na área de fundos. Visto que o espaço frontal é pequeno e a Rua muito estreita, sendo praticamente impossível aos pacientes que buscam atendimento no local estacionarem a entrada do mesmo.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_28.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o senhor prefeito verifique junto ao setor competente a construção de uma “Fonte Luminosa”, na Praça São Francisco, aos pés da imagem do Cristo Redentor, bem como a restauração da referida imagem e da Imagem de Nossa Senhora da Piedade, que se encontra no canteiro do lado oposto.  _x000D_
                                   O pedido é de suma importância, pois, com a construção da referida Fonte Luminosa, os munícipes terão opção de lazer e um lugar agradável para frequentar com suas famílias, onde possam passar momentos alegres e descontraídos</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_29.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o senhor prefeito determine ao setor competente a colocação de sinalização de preferencial, na junção das Ruas: Minote Bolinelli, Corumbataí e Cinzas.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, apresento a V.Exa., nos termos do art. 95 do _x000D_
 Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, _x000D_
 SUGERINDO que o senhor prefeito estude a viabilidade de se construir um anfiteatro, na _x000D_
 Escola Municipal Sueli Bisconcini Viana, para abrigar um maior número de pessoas em _x000D_
 apresentações, palestras, reuniões e outras atividades, pois a demanda da Escola aumentou _x000D_
 e o espaço construído já não comporta o número de pessoas que ali se reúnem. _x000D_
 Considerando que temos um amplo espaço físico adequado para construção deste auditório _x000D_
 é que apresento esta indicação e acredito que a construção desse espaço irá atender não só _x000D_
 a comunidade escolar, mas a população em geral de nossa cidade.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind_31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind_31.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, determine ao setor competente, a restauração da pintura do Portal São Francisco na saída para Marilândia do Sul,  bem como do Portal na saída para Apucarana.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_32.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_32.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, verifique a possibilidade de ceder para uso da Secretaria de Esportes e Lazer, o veículo Chevrolet Spin, que era de uso do Conselho Tutelar.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_33.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, verifique a possibilidade de ceder um ônibus escolar, o qual deverá ser transformado em uma ”Brinquedoteca Itinerante”, para uso da psicóloga em seus atendimentos as crianças.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_34.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_34.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, determine ao setor competente a remoção de árvore em risco de queda, da Rua Juiz de Fora, próximo a o escritório da EMATER. Sugere também a pintura da sinalização no cruzamento das Ruas Ivaí com a Itararé.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_35.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_35.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, determine ao setor competente a poda de árvores, da Rua Praça Severino Belonci, próximo ao nº 54 e o Centro Municipal de Educação Infantil Alegria do Saber, sendo que os galhos estão adentrando os fios de energia elétrica, trazendo perigo à nossa população. Esse atrito entre os galhos e a fiação têm causado constantes problemas à população, como queda de energia e até a ocorrência de fumaça nos fios, fato que coloca em risco a segurança de moradores e transeuntes.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_36.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_36.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, determine ao setor competente a recuperação do asfalto na travessia da via férrea com o Parque Industrial, onde encontra-se uma grande valeta, com pode ser verificado na foto anexa, que causa estrago nos veículos que precisam trafegar neste local,</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indiccao_37.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indiccao_37.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito, verifique a possibilidade de criar o cargo de “Lavador e Lubrificador de Veículos”, o qual não existe atualmente no quadro da Prefeitura.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_38.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_38.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito veja a possibilidade de fazer calçamento nos corredores do cemitério, visto ficar muita lama entre os túmulos, bem como a recuperação e restauração do muro do cemitério.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/943/ind_39.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/943/ind_39.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito providencie a aquisição de tenda desmontável, de mais ou menos cinco metros, para ser utilizada durante os sepultamentos no cemitério municipal, para proteger da chuva e do sol.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_40.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_40.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito CONCEDA reembolso das despesas aos servidores que participarem de formação/capacitação, fora do município, sugerindo o valor mínimo de R$ 50,00 (cinquenta reais). Visto que a falta deste incentivo impede os servidores de participarem das capacitações e atualizações necessárias para um melhor desempenho de suas funções. Não sendo viável o reembolso, sugiro que seja alterada a Lei nº 1943/2022 que institui a concessão de diárias aos servidores públicos municipais, estabelecendo um valor acessível aos servidores que se deslocam a outros municípios, independente da distância de quilometragem para participar de cursos e capacitações, desde que em período integral.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_41.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_41.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito determine ao setor competente a instalação  de bebedouro no Parquinho Infantil da Praça São Francisco. O local é muito utilizado pelas crianças e a pratica de atividades físicas e de lazer, tem deixado seus frequentadores com sede, por este motivo as mães preocupadas com a hidratação de seus filhos apresentaram este pedido.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind_42.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind_42.pdf</t>
   </si>
   <si>
     <t>“Solicitando que Senhor Prefeito decrete ponto facultativo no próximo dia 28 de outubro – dia do Funcionário Público – para os servidores Públicos do Município de Califórnia”.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_43_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_43_de_2022.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao Senhor Prefeito que realize estudos  no sentido de viabilizar a ornamentação de Natal e Fim de Ano, na área central de nossa cidade, especialmente na Praça São Francisco de Assis.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_44.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_44.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito determine ao setor competente a manutenção e restauração de bueiro na Rua Mírian Marçal esquina com a Avenida Silvio Pedra Ramos, o qual oferece risco aos pedestres e expõe a acidentes.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_45.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_45.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o Senhor Prefeito determine ao setor competente a restauração da cobertura do abrigo de ônibus da Vila rural Água Oito, o qual foi destruído pelo vento há mais ou menos um mês e não foram tomadas as providencias necessárias.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/832/veto_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/832/veto_2.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Califórnia/PR, no uso de suas atribuições, conforme art. 32 § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE, o Projeto de Lei 11/2022, pelas razões de fato e de direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_dl_012022.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_dl_012022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Aprovação do Parecer Prévio nº 1064/2019 – Tribunal Pleno Segunda Câmara/TCE-PR do Tribunal de Contas do Estado do Paraná, referente Tomada de Contas Extraordinária do Poder Executivo do Município de Califórnia-PR, relativas a Execução de Cobertura de Quadra Poliesportiva, no Exercício Financeiro de 2012, de responsabilidade do Senhor Amauri Barichello. Processo nº 641880/15 – TCE/PR.”, e dá outras providencias”.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_1_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_1_2021.pdf</t>
   </si>
   <si>
     <t>DICIPLINA O USO DE CAÇAMBAS ESTACIONÁRIAS NAS VIAS E LOGRADOUROS PÚBLICOS PARA RECOLHIMENTO DE LIXO VERDE, ENTULHOS E RESÍDUOS PROVENIENTES DE OBRAS PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_lei_2_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_lei_2_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Monitor Educacional, alterando a Lei Municipal nº 1.687/2017.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/803/projeto_de_lei_3_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/803/projeto_de_lei_3_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a criação do cargo de professor de inglês, do Quadro Geral do Magistério Publico Municipal(Lei Municipal 1.835/2020).</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_4_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_4_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza O Chefe do Poder Executivo Municipal a realizar PSS - Processo Seletivo Simplificado, para a contratação temporária de Professores de Língua Inglesa e de Monitor Educacional para atendimento da demanda de excepcional e urgente interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/805/projeto_de_lei_5_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/805/projeto_de_lei_5_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o  Município de Califórnia a celebrar parceria com a União  dos Dirigentes Municipais de Educação - UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas públicas de interesse do município e a pagar as rspectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Artur Antonio de Oliveira Neto</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/813/proj_n._06.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/813/proj_n._06.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2020 - SÚMULA: Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/814/proj_n._07.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/814/proj_n._07.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2022 - SÚMULA: Dispõe sobre a reposição inflacionária aos Agentes Políticos e Secretários do Município de Califórnia.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/806/proj_lei_8.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/806/proj_lei_8.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Reajusta os valores da Contribuição de Iluminação Pública (COSIP).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/807/proj_lei_9.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/807/proj_lei_9.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre os prazos de pagamento do Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU – no exercício de 2022.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/808/proj_lei_10.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/808/proj_lei_10.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre o valor dos passes estudantis do Programa de Incentivo à Educação Técnica e à Educação em Nível Superior, a Lei Municipal nº 1.528/2014.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/809/proj_lei_n._11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/809/proj_lei_n._11.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Lei Municipal nº 1.779/2019 e dá outras disposições.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/810/proj_lei_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/810/proj_lei_12.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a firmar convênio com a Companhia de Habitação do Paraná – COHAPAR.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/816/projeto_de_lei_13_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/816/projeto_de_lei_13_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito Especial no Orçamento para 2022 do município de Califórnia - PR.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_14_2021.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_14_2021.pdf</t>
   </si>
   <si>
     <t>Revoga do art. 1º, § 4º, inciso IV, da Lei nº 1.889 de 2021, que dispõe sobre os requisitos para ingresso no Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/823/proj_lei_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/823/proj_lei_15.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 015/2022 - : Altera a Lei Municipal nº 1687/2017 – Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, Estado do Paraná exceto Profissionais do Magistério e Celetistas e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/825/proj_de_lei_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/825/proj_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2022 - Súmula:  Revoga do Art.1º, § 4º. o inciso III, da Lei  nº 1.89/2021, que dispõe sobre  os requisitos para ingresso no Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_17_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_17_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do vagas de Professor I do Quadro Próprio do Magistério Público Municipal (Lei Municipal 1.835/2020).</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/828/proj_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/828/proj_18.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 18/2022 - Dispõe  sobre a reposição inflacionária dos servidores efetivos: estatutário e celetistas, cargos de provimento em comissão, aposentados e pensionistas da Prefeitura do Município de Califórnia, exceto Magistério.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/829/proj_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/829/proj_19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 19/2022 - Dispõe  sobre o piso salarial dos servidores públicos do  Magistério do Município de Califórnia, -Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_20_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_20_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de número 1.779 de 2019 e dá outras disposições.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_21_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_21_de_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perimetro Urbano de Califórnia, os imóveis de :- LOTE "B-1/REM-2", com 13.157,36 m² e LOTE "B-1/REM-3", com 6.842,64 m², situados na Gleba Fazenda Três Bocas, Município de Califórnia.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_22.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_22.pdf</t>
   </si>
   <si>
     <t>Súmula:- Altera a Lei Municipal nº 1.545/2014 e revoga a Lei Municipal nº 1.811/2020, fixando critérios para a concessão de benefícios eventuais.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_23_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_23_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à alienação de imóvel do Patrimônio Público Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/838/proj_lei_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/838/proj_lei_24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.893/2022</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_lei_25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_lei_25.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE NOVA VAGA PARA CARGO DE PSICÓLOGO PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE."</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novas vagas para o cargo de motorista 40h para atender a demanda da Secretaria Municipal de Transportes, Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/859/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/859/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos servidores públicos do Magistério do Município de Califórnia-Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_28_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_28_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fomentar e incentivar o desporto através do fornecimento de transporte para as equipes, que representem o Município de Califórnia, em competições esportivas realizadas em outros municípios, e dá outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/870/projeto_29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/870/projeto_29.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher na Câmara Municipal de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_agrotoxicos_n_30_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_agrotoxicos_n_30_de_2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO E APLICAÇÃO DE AGROTÓXICOS PRÓXIMO AOS LOCAIS QUE ESPECIFICA NO MUNICÍPIO DE CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o CONSEG - CONSELHO COMUNITÁRIO DE SEGURANÇA DE CALIFÓRNIA e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/867/proj_32.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/867/proj_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de cargos temporários de trabalhadores braçais para a Secretaria Municipal de Transporte, Obras e Serviços Públicos,</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar PSS - Processo Seletivo Simplificado, para  a contratação temporária de FONOAUDIÓLOGA para atendimento da demanda de excepcional e urgente interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/873/proj_de_lei_35.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/873/proj_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir área de terras, e dá outras providencias.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/874/proj_lei_36.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/874/proj_lei_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal  a efetuar a Abertura de Crédito Suplementar no Orçamento para 2022 doo Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, fomento financeiro e dá outras providencias.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/877/proj_38.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/877/proj_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de cargos temporários de Trabalhadores Operacionais de Conservação de Vias Permanentes  para a Secretaria Municipal de Transporte, Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_39.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Trabalhador Operacional de Conservação de Vias Permanentes, alterando a Lei Municipal nº 1.687/2017.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/881/proj_40.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/881/proj_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia- PR.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_41_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_41_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1687/2017 - Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, Estado do Paraná eceto Profissionais do Magistério e Celetistas e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/883/proj_42.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/883/proj_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vgas de MONITOR EDUCACIONAL para atendimento da demanda de excepcional e urgente interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/884/proj_43.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/884/proj_43.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1482/2013 – Plano Municipal  de Desenvolvimento Rural e Urbano do Município de Califórnia, Estado do Paraná.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/886/proj_44.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/886/proj_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE CARGOS TEMPORÁRIOS DE GARI PARA SECRETARIA  MUNICIPAL DE TRANSPORTE, OBRAS E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/887/proj_45.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/887/proj_45.pdf</t>
   </si>
   <si>
     <t>INSTITUI JORNADA ESPECIAL DE TRABALHO DE 12HX36H NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_46_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_46_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel - Área Ideal de terras com 69.212,00 m2 do lote de terras 144, situado na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Lei nº 1.508/2013 – CÓDIGO DE POSTURA DO MUNICÍPIO DE CALIFÓRNIA e dá outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_48.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_48.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a substituição de sirenes e alarmes utilizados como sinalizadores de início e término de aulas, de provas e de período de intervalo/recreio nos estabelecimentos das redes pública e privada de ensino no Município de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_49.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_49.pdf</t>
   </si>
   <si>
     <t>Súmula:- Institui no Calendário Oficial do Município de Califórnia o dia 10 de setembro como o Dia dos Colecionadores, Atiradores esportivos e Caçadores - CAC’s, e suas atividades como sendo de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade efetiva física, conforme os termos do artigo 10 da Lei Federal no. 10.826 de 2003.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>Regulamenta os honorários advocatícios de sucumbência e dá outras providencias.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_51.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_51.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dá nova redação ao Artº 83º, incluindo Artº 83ºA, da Lei Municipal Nº 1.508/2013 – DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Conselho Municipal de Esportes e Lazer” e do “Fundo Municipal de Esportes e Lazer de Califórnia e dá outras providências".</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/895/proj_53.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/895/proj_53.pdf</t>
   </si>
   <si>
     <t>Desafeta do Domínio Público Imóveis Urbanos, e dá outras providencias.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/896/proj_54.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/896/proj_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a alienação de imóvel do Patrimônio Público Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos do Município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/898/proj_56.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/898/proj_56.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a denominação de Vias Públicas do Loteamento: Residencial Emílio Bovo, município de Califórnia-PR.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_lei_57.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_lei_57.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Califórnia  o dia 12 de Outubro como o Dia da Cavalgada de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_58_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_58_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento de diárias ao Chefe do Poder Executivo, Vice-Prefeito e Secretários do Poder Executivo do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_59_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_59_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de Diárias aos Servidores Públicos Municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_60_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_60_2022.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de diária a Vereadores e Servidores da Câmara Municipal, conforme específica.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_de_lei_61_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_de_lei_61_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento para 2022 do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/907/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/907/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Concessão de Direito Real de Uso de Bem Público e dá outras providencias.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/909/proj_63.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/909/proj_63.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1915/2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/910/projeto_de_lei_64_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/910/projeto_de_lei_64_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/911/projeto_de_lei_65_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/911/projeto_de_lei_65_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/912/proj_66.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/912/proj_66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de percentual de vagas de estágio para pessoas com deficiência no âmbito do Município de Califórnia.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/915/proj_de_lei_67.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/915/proj_de_lei_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2022 do município de Califórnia- PR.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_68.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_68.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de escolha para designação de Diretores das Escolas Municipais, CMEIs e Clube do Irmão Caçula do Município de Califórnia, Estado do Paraná, mediante Avaliação de Mérito, Desempenho e Consulta à Comunidade Escolar, baseados nos preceitos da Gestão Democrática.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/917/proj_de_lei_69.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/917/proj_de_lei_69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2022 do município de Califórnia- PR.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/918/proj_70.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/918/proj_70.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/919/proj_71.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/919/proj_71.pdf</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/920/proj_72.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/920/proj_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios eventuais de que trata o artigo 22 da Lei nº 8.742, de  07 de dezembro de 1993 e decreto nº 6.307, de 14 de dezembro de 2007 e dá outras providencias.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/921/projeto_73.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/921/projeto_73.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a implantação da Coleta Seletiva de óleo de cozinha usado no Munícipio de Califórnia-PR.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_74_de_2022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_74_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_77_2022_alteracao_ppa.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_77_2022_alteracao_ppa.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alterar a Lei N° 1890/2021, que dispõe sobre o Plano Plurianual para o quadriênio 2022/2025, e a Lei N° 1933/2022, que dispõe sobre a Lei de Diretrizes Orçamentárias – LDO para o ano de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_078_-_politica_-cmdca.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_078_-_politica_-cmdca.docx</t>
   </si>
   <si>
     <t>Dispões sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providencias.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_79_2022_correcao_vaaf.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_79_2022_correcao_vaaf.docx</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia - PR</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_80_2022_assistencia_social.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_80_2022_assistencia_social.docx</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_81.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_82.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_82.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Estabelece novas regras sobre Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção sanitária em estabelecimentos de produtos de origem animal, em complementação às disposições da Lei Municipal n° 1734/2018, de 12/12/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_83.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_83.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas de vigia para atendimento da demanda de interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_84.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_84.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/946/proj_de_lei_86.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/946/proj_de_lei_86.pdf</t>
   </si>
   <si>
     <t>Altera o Plano  Municipal de Educação, aprovado  através da Lei  Municipal nº 1.575/2015.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/951/proj_de_lei_90.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/951/proj_de_lei_90.pdf</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/952/prrojeto_91.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/952/prrojeto_91.pdf</t>
   </si>
   <si>
     <t>Súmula: - Fica criado o “Programa de Incentivo à Cultura – Cinema Legislativo” no Município de Califórnia-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/954/projeto_92.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/954/projeto_92.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_93.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_93.pdf</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_94.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_94.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Cultura Evangélica e o Dia Municipal do Evangélico”.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/957/proj_96.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/957/proj_96.pdf</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/958/proj_97.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/958/proj_97.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Teresinha Knoll Pomini, Subvenção Social Mensal e dá outras providências.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/959/proj_de_lei_98.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/959/proj_de_lei_98.pdf</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/961/proj_99.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/961/proj_99.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/960/proj_de_lei_100.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/960/proj_de_lei_100.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_101.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_101.pdf</t>
   </si>
   <si>
     <t>SÚMULA – Ratifica o Protocolo de Intenções Nº 001/2022 celebrado entre os Municípios signatários que visam a ampliação do objeto do Consórcio Intermunicipal de Segurança Pública e Cidadania de Londrina e Região – CISMEL e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_102.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_102.pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/963/projeto_103.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/963/projeto_103.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_104.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_104.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_105.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_105.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_106.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_106.pdf</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_n_107_22__fonte_10192893.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_n_107_22__fonte_10192893.docx</t>
   </si>
   <si>
     <t>SÚMULA: - Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/969/projeto_de_lei_n_108_22_medicamento_final_do_ano2895.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/969/projeto_de_lei_n_108_22_medicamento_final_do_ano2895.docx</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_n_109__22_cisvir_final_ano2894.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_n_109__22_cisvir_final_ano2894.docx</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de__lei_n_110_22_fonte_107.docx</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de__lei_n_110_22_fonte_107.docx</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_111.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_111.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1777/2019 (Cria o Fundo Municipal de Habitação de Interesse Social - FMHIS e institui o Conselho Gestor do FMHIS).</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_112.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_112.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2022 do Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_113.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_113.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder  Executivo Municipal a adquirir área de terras, e dá outras providencias.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/892/mocao.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/892/mocao.pdf</t>
   </si>
   <si>
     <t>ARTUR ANTONIO DE OLIVEIRA NETO -Vereador desta Casa, REQUER, satisfeitas as formalidades Regimentais, que se aprove a presente MOÇÃO DE REPÚDIO ao senhor Cézar Neves, radialista da Rádio 98 FM, apresentador do programa ‘’JORNAL BOM DIA CIDADE’’, por sua fala no dia 03 de junho de 2022.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cria a Comissão Especial responsável pela revisão do – Regimento Interno da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>CERRI - Comissão Especial de Revisão do Regimento Interno</t>
   </si>
   <si>
     <t>Estabelece o novo Regimento Interno da Câmara do Município de Califórnia, Estado do Paraná, adaptando o funcionamento e o processo legislativo à Lei Orgânica do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_1.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 01/2022 - Solicitando informações do senhor prefeito.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/830/reuerimento_02.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/830/reuerimento_02.pdf</t>
   </si>
   <si>
     <t>Paulo Sérgio Chileide, Vereador com regular assento nesta_x000D_
 Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após_x000D_
 ouvido o plenário, seja oficiado o Executivo Municipal, para que informe a esta Casa de Leis_x000D_
 quais as providencias foram tomadas referente as obras que a SANEPAR, através de_x000D_
 serviços terceirizados, executaram na rede de abastecimento de água de nosso município e_x000D_
 não concluíram as obras. Deixaram calçadas e ruas, com estragos como buracos, que além_x000D_
 do desconforto da sujeira podem provocar acidentes.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_3.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 03/2022 - Requer que providencie através de ato legal a atualização dos valores pagos a título de Tratamento Fora do Município (TFD), visto que continuam sendo pagos os mesmos valores desde a aprovação da Lei em 2018.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 04/2022 -Requer que envie a esta casa de Leis Projeto de Lei criando vagas para Professor intérprete de Libras, visto já existir a Lei Municipal nº 1865/2021, que dispõe sobre a obrigatoriedade da inclusão de Intérprete da Língua Brasileira de Sinais – Libras, em todos os eventos Públicos oficiais do Município de Califórnia.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_5.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 05/2022 - que informe a esta Casa de Leis a respeito da instalação de câmeras de segurança e monitoramento em nosso município. Se foram instaladas, em que pontos foram instaladas e se estão em funcionamento.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/850/req_06.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/850/req_06.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 06/2022 - Requer seja oficiado ao Procurador Jurídico do Executivo Municipal, Senhor Vinícius Tavares Silva, para que para que informe a esta Casa de Leis, se é legal o repasse do reajuste salarial dos professores do Quadro Próprio do Magistério de Califórnia, no mesmo percentual, reajustando os valores constantes das tabelas de vencimentos, sem distinção, conforme estabelece  na Lei Municipal nº 1.835/2020 em seu artigo 21 §4º.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/878/reqquerimento__7.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/878/reqquerimento__7.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que providencie a limpeza, roçando o matagal_x000D_
 que está tomando conta do espaço da calçada, da Rua Piquiri, no trecho da parte traseira da subestação da COPEL. Caso entendam não ser de responsabilidade do município que seja feita uma notificação a COPEL, para que efetue a limpeza o mais rápido possível.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_8.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_8.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que informe a esta casa de Leis o motivo de não terem sido convocados, até a presente data, os 03 (três) Motoristas (40 horas), sendo que o Projeto de Lei de nº 26/2022, para a criação das referidas vagas foi protocolado nesta Casa de Leis no dia 25/03/2022, com pedido de urgência pelo Poder Executivo, justificando-se sua necessidade pelo aumento da frota de veículos do Pátio de Obras.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o senhor prefeito, para que através da Secretaria Municipal de Assistência Social, encaminhe a esta Casa de Leis um relatório contendo as informações:_x000D_
 - Quantas famílias foram beneficiadas com o pagamento de aluguel social, nos últimos 90 (noventa) dias,  _x000D_
 - Qual a quantidade de cestas básicas foi distribuída, por meio da Secretaria, às famílias de nosso município, nos últimos 90 (noventa) dias, e_x000D_
 - Outras informações gerais que julgarem necessárias para o melhor acompanhamento, por esta Casa de Leis.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/930/requerimento_102022.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/930/requerimento_102022.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem_x000D_
 respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja_x000D_
 oficiado as Operadoras de telefonia móvel TIM, CLARO e VIVO para que seja realizado um_x000D_
 plano/projeto de melhoria nos sinais de telefone móvel em nosso município, visto que muitos_x000D_
 locais de nosso município não possui sinal de qualidade._x000D_
 Sabemos da importância de se ter um sinal de qualidade em todos os locais de nossa_x000D_
 cidade, para que as pessoas possam se comunicar sempre que necessário, pois por muitas vezes_x000D_
 não conseguem nem sequer realizar ligações emergenciais, como por exemplo o 193 (SAMU),_x000D_
 190 (POLÍCIA), entre outros._x000D_
 Locais em nossa cidade com dificuldade de se comunicar através de telefone móvel:_x000D_
 Bairros: Porto Belo, Porto Seguro, Residencial Emílio Bovo, Residencial Ilha Bela,_x000D_
 Residencial San Marino e Residencial São Francisco._x000D_
 Zona Rural: Água da Jacucaca, Água da Taquarinha e Figueirinha</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_11.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado a Companhia Paranaense de Energia Elétrica (Copel), para que preste informações sobre as constantes quedas de energia elétrica em nosso município. As instabilidades têm ocorrido com frequência, deixando as residências totalmente às escuras ou com energia fraca, o que tem aumentado o número de lâmpadas queimadas, podendo provocar possíveis danos nos eletrodomésticos e eletroeletrônicos. Que seja informado qual é o motivo das recorrentes quedas de energia registradas e se a Copel já identificou este problema e quais providências foram tomadas.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que notifique a Empresa, contratada pelo município, responsável pela manutenção da iluminação pública de nosso município, para que se cumpra o contratado, tendo em vista o grande número de lâmpadas apagadas. Reforço também o pedido de que seja disponibilizado o contato telefônico da referida empresa em locais estratégicos, inclusive nos postes, para informação dos moradores.  _x000D_
  Solicito ainda, que seja realizada, pelo município, a manutenção e troca das lâmpadas da Praça São Francisco onde foram constatadas 41 (quarenta e uma) lâmpadas necessitando de manutenção.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/973/requerimento_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/973/requerimento_13.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que informe a esta Casa de Leis como estão as obras do poço artesiano do Bairro Córrego D’Ouro, se já estão concluídas ou prestes a serem concluídas. Pois gostaria de pleitear outro poço artesiano para outra área de nosso município que necessita, mas só pode ser pleiteado após a conclusão da obra deste poço.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2355,68 +2355,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/885/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/822/emenda_supressiva_projeto_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_12022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/818/ind_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ind_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/826/indiccao_6.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/840/ind_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ind_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/843/ind_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/844/ind_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/846/ind_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ind_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/854/ind_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ind_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ind_carlos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/865/ind_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/866/ind_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/871/ind_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indiccao_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/943/ind_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind_42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_43_de_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/832/veto_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_dl_012022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_1_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_lei_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/803/projeto_de_lei_3_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_4_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/805/projeto_de_lei_5_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/813/proj_n._06.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/814/proj_n._07.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/806/proj_lei_8.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/807/proj_lei_9.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/808/proj_lei_10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/809/proj_lei_n._11.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/810/proj_lei_12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/816/projeto_de_lei_13_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_14_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/823/proj_lei_15.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/825/proj_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/828/proj_18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/829/proj_19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/838/proj_lei_24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_lei_25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/859/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_28_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/870/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_agrotoxicos_n_30_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/867/proj_32.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/873/proj_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/874/proj_lei_36.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/877/proj_38.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/881/proj_40.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_41_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/883/proj_42.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/884/proj_43.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/886/proj_44.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/887/proj_45.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_46_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/895/proj_53.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/896/proj_54.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/898/proj_56.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_lei_57.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_58_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_59_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_60_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_de_lei_61_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/907/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/909/proj_63.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/910/projeto_de_lei_64_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/911/projeto_de_lei_65_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/912/proj_66.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/915/proj_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_68.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/917/proj_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/918/proj_70.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/919/proj_71.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/920/proj_72.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/921/projeto_73.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_74_de_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_77_2022_alteracao_ppa.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_078_-_politica_-cmdca.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_79_2022_correcao_vaaf.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_80_2022_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/946/proj_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/951/proj_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/952/prrojeto_91.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/954/projeto_92.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/957/proj_96.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/958/proj_97.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/959/proj_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/961/proj_99.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/960/proj_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_101.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_102.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/963/projeto_103.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_n_107_22__fonte_10192893.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/969/projeto_de_lei_n_108_22_medicamento_final_do_ano2895.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_n_109__22_cisvir_final_ano2894.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de__lei_n_110_22_fonte_107.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_111.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_112.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/892/mocao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/830/reuerimento_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/850/req_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/878/reqquerimento__7.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/930/requerimento_102022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/973/requerimento_13.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/885/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/822/emenda_supressiva_projeto_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_12022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/818/ind_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/819/ind_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/826/indiccao_6.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/840/ind_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/842/ind_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/843/ind_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/844/ind_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/846/ind_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/852/ind_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/854/ind_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/855/ind_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/863/ind_carlos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/865/ind_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/866/ind_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/871/ind_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indiccao_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/943/ind_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind_42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_43_de_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/832/veto_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_dl_012022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_1_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_lei_2_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/803/projeto_de_lei_3_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_4_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/805/projeto_de_lei_5_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/813/proj_n._06.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/814/proj_n._07.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/806/proj_lei_8.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/807/proj_lei_9.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/808/proj_lei_10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/809/proj_lei_n._11.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/810/proj_lei_12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/816/projeto_de_lei_13_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_14_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/823/proj_lei_15.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/825/proj_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/828/proj_18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/829/proj_19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/838/proj_lei_24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_lei_25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/859/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_28_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/870/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_agrotoxicos_n_30_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/867/proj_32.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/873/proj_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/874/proj_lei_36.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/877/proj_38.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/881/proj_40.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/882/projeto_de_lei_41_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/883/proj_42.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/884/proj_43.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/886/proj_44.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/887/proj_45.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_46_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/895/proj_53.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/896/proj_54.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/898/proj_56.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_lei_57.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_58_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_59_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_60_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_de_lei_61_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/907/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/909/proj_63.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/910/projeto_de_lei_64_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/911/projeto_de_lei_65_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/912/proj_66.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/915/proj_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/916/projeto_68.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/917/proj_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/918/proj_70.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/919/proj_71.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/920/proj_72.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/921/projeto_73.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_74_de_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_77_2022_alteracao_ppa.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/931/projeto_de_lei_no_078_-_politica_-cmdca.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_79_2022_correcao_vaaf.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/934/projeto_de_lei_80_2022_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/944/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/946/proj_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/951/proj_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/952/prrojeto_91.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/954/projeto_92.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/957/proj_96.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/958/proj_97.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/959/proj_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/961/proj_99.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/960/proj_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_101.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_102.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/963/projeto_103.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_n_107_22__fonte_10192893.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/969/projeto_de_lei_n_108_22_medicamento_final_do_ano2895.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_n_109__22_cisvir_final_ano2894.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de__lei_n_110_22_fonte_107.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_111.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_112.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/979/projeto_de_lei_113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/892/mocao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/830/reuerimento_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/847/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/848/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/850/req_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/878/reqquerimento__7.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/930/requerimento_102022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2022/973/requerimento_13.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>