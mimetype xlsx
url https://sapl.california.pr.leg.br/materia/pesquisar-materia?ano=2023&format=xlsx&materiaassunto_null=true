--- v0 (2025-10-12)
+++ v1 (2026-06-22)
@@ -54,1493 +54,1493 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>Carlos</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/ato_no_03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/ato_no_03.pdf</t>
   </si>
   <si>
     <t>DETERMINAR, luto oficial de três dias em sinal de profundo pesar, contados a partir desta data no âmbito do Legislativo, pelo falecimento da senhora Euza da Luz Veloso, mãe da Vereadora Geisa Aparecida Santiago, óbito ocorrido nesta tarde de 16/08/2023.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJRE - Comissão de JUSTIÇA, REDAÇÃO E ÉTICA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/emenda_modificativa_pl392023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/emenda_modificativa_pl392023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça Redação e Etica apresenta Emenda Modificativa ao Projeto de Lei n°39/2023, de autoria de Executivo Municipal. Em seu artigo 4°, ficando o mesmo com a seguinte redação:_x000D_
 _x000D_
 Art.4°-Cabe ao Executivo Municipal celebrar o contrato de compra e venda do imóveI por meio de escritura pública, contendo anotação de destinação a Câmara Municipal, com posterior transcrição no cartório de Registro de imóveis.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_01.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_01.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo institua e implante em nosso município o Sistema de Nota Fiscal Eletrônica (NFSe) a qual permitirá que empresas prestadoras de serviços possam se cadastrar no portal da Prefeitura de Califórnia e emitir notas a partir do novo sistema. O documento fiscal emitido pela internet substituirá as tradicionais notas fiscais de serviços impressas, viabilizando não só o controle fiscal e de arrecadação do município, mas também dando agilidade às empresas.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_02.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo determine ao setor competente que refaça a pintura de denominação de vias públicas nos postes da concessionária de energia elétrica, visto que a que foi feita já está muito desbotada.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo verifique junto ao setor competente a implantação de uma rotatória, ou outro dispositivo de sinalização, no cruzamento da Avenida José Cunha Neto com as Ruas: João Voltarelli e Campinas, área central de nosso município.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_4.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo envie para votação e aprovação do Legislativo Projeto de lei de repasse de recurso por meio de Subvenção Social ao Lar São Vicente de Paulo, visto que a autorização feita através da Lei 1895/2021 encerrou em dezembro de 2022.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_5.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_5.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente, a restauração da pintura do Portal São Francisco na saída para Marilândia do Sul, bem como do Portal na saída para Apucarana.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo providencie a elaboração de projeto de Lei, para repassar aos agricultores de nosso município, na forma de comodato, através da APAC, os seguintes implementos Agrícolas: ensiladeira e grade.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_7.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_7.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, verifique a possibilidade de passar a responsabilidade da administração das Câmeras de Segurança Pública, para o Conselho Comunitário de Segurança de Califórnia – CONSEG.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/indicacao_8.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/indicacao_8.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente que proceda a manutenção e troca de lâmpadas e refletores queimados da Quadra de Esportes Antônio Voltarelli, da Quadra do Terminal e do “Meu Campinho”, substituindo as atuais por luminárias de LED que são mais eficientes  e gastam menos energia para iluminar tão bem quanto as outras, assim é possível economizar na conta de luz e ainda manter hábitos mais saudáveis.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Geisa</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_geisa.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_geisa.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, estude a viabilidade de adequar os vencimentos e salários dos servidores municipais, ocupantes do cargo de Auxiliar de Enfermagem para que sejam pagos conforme a função dos Técnicos de Enfermagem.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_10.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_10.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente, para que providencie para a Quadra Esportiva do Terminal, entrada de ar, que pode ser janelas e coloque alambrado ao redor da mesma, pois está oferecendo risco de criança cair e se machucar. O alambrado pode ser aproveitado o que foi retirado do Clube do Irmão Caçula, portanto os gastos serão mínimos.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_11.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente, para que providencie a poda de algumas árvores no Clube do Irmão Caçula, as quais estão trazendo perigo colocando em risco a segurança da nossa população, principalmente das crianças e funcionários da Instituição.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_12.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente, a instalação de alambrado ou um portão, nos fundos do CMEI Rosana de Oliveira Vasques, devido a abertura de uma Rua paralela esta área fica exposta podendo ser acessada por qualquer pessoa que transite no local.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_13.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, determine ao setor competente, que conclua a obra do Meu Campinho, corrigindo as falhas existentes, visto que o mesmo já está em uso e não foi concluído. Este trabalho também evitará futuros prejuízos.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/indicacao_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/indicacao_14.pdf</t>
   </si>
   <si>
     <t>SUGERINDO, que o Senhor Prefeito determine ao setor competente a construção de rampas de acesso para cadeirantes, demarcação de vaga de estacionamento para cadeirante e demarcação de vaga de “Proibido Estacionar”, indicativa com prioridade para embarque e desembarque dos estudantes em frente a todas as Escolas e Centros Municipais de Educação Infantil (CMEIs) de nosso município. Além da demarcação colocar placa de sinalização para que a PM possa expedir a multa de trânsito.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_15.pdf</t>
   </si>
   <si>
     <t>SUGERINDO, que o Senhor Prefeito providencie a instalação de Câmeras de Segurança com recurso de gravação de imagem e áudio, no Clube do Irmão Caçula, visando garantir a integridade e a segurança dos alunos, professores e demais servidores da instituição.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_16.pdf</t>
   </si>
   <si>
     <t>SUGERINDO, que o Senhor Prefeito determine ao setor competente a realocação dos brinquedos que se encontram no imóvel onde hoje funciona o Conselho Tutelar, para uma Escola ou CMEI, onde os mesmos sejam utilizados, pois ali estão sem utilidade, apenas estragando.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_17.pdf</t>
   </si>
   <si>
     <t>SUGERINDO, que o Senhor Prefeito determine ao setor competente que sejam feitas as devidas adequações de modo que se tornem acessíveis às pessoas portadoras de deficiência ou com mobilidade reduzida, como: a construção de um banheiro com acesso para cadeirante e rampa de acessibilidade do Portão principal ao Parque adaptado do Estádio São Francisco de Assis. a fim de tornar mais fácil o acesso dos usuários ao Parque e para sua maior comodidade e conforto, diminuindo assim riscos de acidentes.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_junior.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito promova através da Secretaria Municipal Competente em parceria com a CELEPAR - Companhia de Tecnologia da Informação e Comunicação do Paraná, curso de informática e o aprendizado no uso dos Smartfones com aulas 100% práticas e mostrando os diversos recursos disponíveis nos aparelhos, voltado a inclusão digital de idosos com idade igual ou superior a 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o Senhor Prefeito, providencie rádio de comunicação, para serem utilizados pelos monitores e guardas escolares, para comunicarem entre si, pois há momentos ou lugares que os celulares ficam sem sinal e fica difícil a comunicação.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Sugerindo que o Senhor Prefeito quando for elaborar projeto de Lei para denominar Ruas de nossa cidade, preste homenagem ao senhor Osmar Gonçalves, pessoa muito conhecida por ter sido proprietário de farmácia e pelo seu ótimo atendimento. Assim como o nome do Professor Eugênio de Moraes, que já sugeri anteriormente, mas vale relembrar. Ambos merecem, portanto, essa homenagem póstuma por terem sido, além de amigos queridos e respeitados pela comunidade, foram pessoas dignas, que contribuíram com seu trabalho para o progresso e desenvolvimento de Califórnia.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_21_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_21_de_2023.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito verifique a possibilidade de elaborar Projeto de Lei ou no momento de Regulamentar a Lei Federal 14.133, de 1º de abril de 2021 – Lei de Licitações e Contratos Administrativos. Que nos processos de licitações seja assegurada a preferência de contratação para as microempresas, empresas de pequeno porte e microempreendedor individual do município de Califórnia, favorecendo e valorizando assim os pequenos empresários de nosso município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito verifique a possibilidade de construir mais uma cozinha na Capela Mortuária de nosso município. Apresento esta solicitação devido à necessidade que as famílias têm em servir lanches para os amigos e familiares. Atualmente existem duas salas de velório, sendo assim há a possibilidade de haver dois velórios simultaneamente, desta forma gerando a necessidade de duas cozinhas no local.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito verifique junto a Secretaria competente a possibilidade de retornar com a realização do baile no Clube da Melhor Idade, se necessário seja feita a adequação do local. Apresento esta solicitação, visto o baile não ser apenas um divertimento sadio que todos gostavam, mas uma festa que tem como foco principal um ambiente familiar. Além da diversão, através do baile angariavam fundos para as viagens de lazer que costumavam fazer.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito determine a Secretaria competente, a execução de serviços de melhoria e cascalhamento do trecho de prolongamento da Rua São Vicente de Paula, entre as Ruas: José Pereira Caixeta e Sizenando Valente, que passa ao lado de Cemitério Municipal. Visto que a Rua se encontra em péssimas condições, com vários buracos e em dias de chuva fica ainda mais perigoso o tráfego neste trecho.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_26_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_26_de_2023.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito determine a Secretaria competente, a construção de um ponto de ônibus escolar com abrigo de passageiro no Residencial Montreal localizado na saída para o Bairro Jacucaca. Ou, na impossibilidade da construção pelo município verifique a possibilidade da execução da obra pela própria Construtora do Loteamento, em benefício aos moradores, visto que os proprietários já estão tomando posse dos imóveis e em breve estarão residindo no referido residencial.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_27_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_27_de_2023.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito determine a Secretaria competente, reformas e reparos nos banheiros masculino e feminino do Terminal Rodoviário de Califórnia. O estado geral em que se encontra todo o prédio da rodoviária é deplorável. Mas as piores partes são os locais dos banheiros masculino e feminino. Além do odor insuportável, este local não está apropriado para utilização.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente a presença de Vossa Excelência REQUERER, nos termos do art. 95 do Regimento Interno, que após a tramitação regimental seja encaminhada ao Executivo Municipal a seguinte Indicação: Que o Senhor Prefeito determine a Secretaria competente, que realize uma pintura de uma faixa de pedestre em frente ao pondo de ônibus na Av. Ponta Grossa nº 1.092._x000D_
                                  É importante destacar a segurança desta faixa de pedestre para os munícipes e passageiros que usam este ponto de ônibus.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_n._29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_n._29.pdf</t>
   </si>
   <si>
     <t>Sugere: Que o Senhor Prefeito determine ao setor competente a demarcação de vaga de estacionamento para cadeirante, em frente a todas as Igrejas: católicas e Evangélicas de nosso Município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_n.30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_n.30.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito determine ao setor competente a imediata instalação de fraldário e ou, trocador nos banheiros do Centro Municipal de Saúde “Padre Tito Cerasoli”, bem como em todos os demais Postos de Saúde urbanos, para a higienização de crianças de colo.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito, através do setor competente, implemente Programas Municipais de apoio para a recuperação e preservação de nascentes.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_32.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito, através do setor competente, providencie a limpeza do local onde ficavam os materiais de construção do Loteamento de casas do Programa de Interesse Social, para que possa ser usado pelas crianças.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito, através da Secretaria de Obras, inclua no Programa de Recuperação de Estradas Rurais, o mais breve possível, o trecho da estrada da Barra Nova, próximo a propriedade do senhor Sergio Pereira.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_34_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_34_junior.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente à presença de Vossa Excelência REQUERER, nos termos do art. 95 do Regimento Interno, que após a tramitação regimental seja encaminhada ao Executivo Municipal a seguinte Indicação: Sugerindo que o Executivo e o Legislativo Municipal estudem a possibilidade de conceder abono natalino aos servidores públicos municipais. Com a finalidade de gratificar os servidores municipais pelo desempenho e dedicação que conduziram os serviços públicos durante o ano de 2023. Além disso, o referido abono irá proporcionar um natal melhor a todos os servidores municipais._x000D_
                                   _x000D_
 _x000D_
                               Câmara Municipal da Califórnia, 08 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_35_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_35_junior.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente à presença de Vossa Excelência REQUERER, nos termos do art. 95 do Regimento Interno, que após a tramitação regimental seja encaminhada ao Executivo Municipal a seguinte Indicação: Sugerindo que o Executivo Municipal volte a  pagar a  subvenção social mensal para o Lar São Vicente de Paulo._x000D_
 _x000D_
 É de conhecimento público que o Lar São Vicente de Paulo desempenha um papel vital em nossa comunidade, oferecendo suporte e cuidado a aqueles que mais precisam. Entendo que as organizações sem fins lucrativos, como o Lar São Vicente de Paulo, muitas vezes enfrentam dificuldades financeiras, e estou ciente das atuais circunstâncias que a instituição está enfrentando._x000D_
 _x000D_
 A subvenção social mensal desempenhou um papel significativo no passado, possibilitando que o Lar São Vicente de Paulo continuasse a oferecer serviços essenciais à comunidade. Sua retomada não apenas aliviaria as dificuldades financeiras enfrentadas pela instituição, mas também garantiria a continuidade e o fortalecimento dos valiosos serviços prestados.                          _x000D_
 _x000D_
                               Câmara Municipal da Califórnia, 08 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_36_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_36_junior.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente à presença de Vossa Excelência REQUERER, nos termos do art. 95 do Regimento Interno, que após a tramitação regimental seja encaminhada ao Executivo Municipal a seguinte Indicação: Sugerindo que o Executivo Municipal volte a  pagar a  subvenção social mensal para a Associação de Pais e Amigos dos Excepcionais (APAE)._x000D_
 _x000D_
 É com preocupação que tenho acompanhado as dificuldades financeiras que a APAE tem enfrentado recentemente. Como você sabe, a APAE desempenha um papel essencial ao oferecer apoio e cuidado a pessoas com necessidades especiais em nossa comunidade._x000D_
 _x000D_
 Diante do histórico notável de contribuições significativas da APAE, e ciente dos desafios financeiros que a organização enfrenta atualmente, gostaria de sugerir a reconsideração da subvenção social mensal para a APAE. A subvenção social mensal foi, no passado, uma fonte crucial de suporte que permitiu à APAE continuar a oferecer serviços vitais às pessoas que dependem de seus cuidados.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_37_junior.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_37_junior.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente à presença de Vossa Excelência REQUERER, nos termos do art. 95 do Regimento Interno, que após a tramitação regimental seja encaminhada ao Executivo Municipal a seguinte Indicação: Sugerindo ao Executivo Municipal que instale um Parque Infantil no Residencial Emílio Bovo._x000D_
 _x000D_
 Atualmente, as crianças desta comunidade enfrentam a necessidade de se deslocar por mais de 1 km até o parquinho localizado na praça da igreja matriz. Esta situação não apenas implica em uma inconveniência para as famílias, mas também pode limitar as oportunidades de lazer e desenvolvimento das crianças._x000D_
 _x000D_
 A instalação de um parque infantil no Residencial Emílio Bovo não apenas proporciona um ambiente seguro e acessível para as crianças brincarem, mas também contribuiria para o fortalecimento do senso de comunidade. Além disso, criar um espaço dedicado ao lazer infantil local reduziria a necessidade de deslocamento, promovendo a atividade física e interação social entre as crianças locais.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/vetopl052023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/vetopl052023.pdf</t>
   </si>
   <si>
     <t>Prefeito do Municipio de California/PR, no uso de suas atribuições._x000D_
 Conforme art. 32, § 1° da Lei Orgânica decide VETAR INTEGRALMENTE o Projeto de Lei N° 005/2023, pelas razões de fato e de_x000D_
 direito que passa a seguir expor.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO PROMOTOR DE JUSTIÇA “Dr. CARLOS FREDERICO DOS GUARANYS ESCOCARD DE AZEVEDO”.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/prefeitura_municipal_de_california.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/prefeitura_municipal_de_california.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO CONGRESSO NACIONAL, EM FACE DA IMINENTE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF 442 PELO STF, PARA QUE ESTA SEJA IMPEDIDA, A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO A FIM DE SE EVITAR UM POSSÍVEL ATIVISMO DO PODER JUDICIAL.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>Artur, Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_032023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_032023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI ORDINÁRIA Nº 931/2023.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/oficio_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/oficio_4.pdf</t>
   </si>
   <si>
     <t>Solicitar que o nobre Deputado seja contrário à descriminalização do aborto até a 12ª semana, e que a Câmara dos Deputados e o Senado possam assumir o protagonismo da discussão, pois são os representantes legítimos do povo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/portaria_05_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/portaria_05_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias ao servidor ocupante de cargo efetivo da Câmara Municipal de Califórnia, Estado do Paraná.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/portaria_06_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/portaria_06_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da lei Geral de Proteção de Dados no âmbito da Câmara do Município de Califórnia-PR e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Carlos Eduardo Krupniski Gasparetto</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_decreto_01_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_decreto_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Declarar nula a votação da Tomada de Contas Extraordinárias, Processo 641880/15, realizada em sessão ordinária do dia 07 de março de 2022.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_decreto_n02.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_decreto_n02.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a Reprovação da Tomada de Contas Extraordinária do Poder Executivo do Município de Califórnia-PR, relativas a Execução de Cobertura da Quadra Poliesportiva, no Exercício Financeiro de 2012, de responsabilidade do Senhor Amauri Barichello, Processo nº 641880/15 – TCE/PR – Acórdão de Parecer Prévio nº 1064/2019 – Tribunal Pleno Segunda Câmara /TCE-PR, e dá outras providencias”.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/decreto_n_03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/decreto_n_03.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a aprovação das Contas do Poder Executivo do Município de Califórnia-PR, relativas ao Exercício Financeiro de 2021, Processo nº 218360/2022 – Acórdão de Parecer Prévio nº 256/2022 – Primeira Câmara do Tribunal de Contas do Estado do Paraná – TCE/PR e dá outras providencias.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>Regulamenta o uso de Assinatura Eletrônica em documentos público integrantes de processos eletrônicos, nas diversas áreas desta Câmara do Município de Califórnia/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_decreto_n._05.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_decreto_n._05.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre julgamento da Prestação de Contas do Chefe do Poder Executivo do Município de Califórnia-PR, exercício financeiro de 2016 e dá outras_x000D_
 providencias”.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_decreto_06_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_decreto_06_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre julgamento da Prestação de Contas do Chefe  do Poder Executivo do Municipio de Califórnia-PR, exercicio financeiro de 2013 a dá outra providencia.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_07_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_07_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre julgamento da Prestacão de Contas do Chefe do Poder Executivo do Município de Califórnia-PR, exercicio financeiro de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/985/proj_de_lei_no_05.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/985/proj_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>“Autoriza aquisição de imóvel pelo Poder Legislativo de Califórnia para sediar a Câmara do Município de Califórnia-PR”.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/pl132023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/pl132023.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Recuperação Fiscal - REFIS/2023, no âmbito da administração direta do Município de Califórnia - Paraná.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza em terrenos particulares e dá outras providencias.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade decorrente de infrações de Transito cometidas por servidor  Público Municipal na condição de veículo oficial e dá outras providencias.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/pl162023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/pl162023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSPOSIÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DO ORÇAMENTO DO MUNICÍPIO DE CALIFÓRNIA - PR NO EXERCÍCIO DE 2023".</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de cargos temporários de auxiliar de cuidados dentários, fisioterapeuta e assistente social, através de PSS - Processo Seletivo Simplificado para atender a demanda da secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação temporária de agente comunitário de saúde para a secretaria municipal de saúde do município".</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/proj_lei_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/proj_lei_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a  APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS,  fomento financeiro e dá outras providencias.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/proj_lei_21.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/proj_lei_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Orçamento para 2023 do Município de Califórnia -PR.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o Exercício de 2024  e dá outras providências.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para utilização de detectores de metais em estabelecimentos de ensino da rede pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de Via Pública do Loteamento "Residencial Rafaela", município de Califórnia-PR.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a terceirizar as atividades-meio da Administração Pública Municipal, estabelece normas gerais e dá outras providencias.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Coloca em extinção os cargos de provimento efetivo municipal de Gari e de Auxiliar de Serviços Gerais, previstos na Lei Municipal nº 1.687/2017.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/projeto_27.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/projeto_27.pdf</t>
   </si>
   <si>
     <t>Define obrigação de pequeno valor devida pelo Município de Califórnia em decorrência de sentença judicial transitada em julgado e dá outras providencias.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a nomear, em caráter temporário, servidores municipais para exercerem as funções: de Fiscal de Postura e de Fiscal de Tributos ad hoc.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e Estatuto/Contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná -  CINDEPAR, e dá outras providencias.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/proketo_de_lei_30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/proketo_de_lei_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE CARGOS TEMPORÁRIOS DE TÉCNICO(A) DE ENFERMAGEM E ENFERMEIRO(A), ATRAVÉS DE PSS – PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/proj_de_lei_31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/proj_de_lei_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE PROCESSO SELETIVO SIMPLIFICADO PARA O CARGO DE PROFESSOR I E II, A FIM DE ATENDER A NECESSIDADE TEMPORÁRIA  DE EXCEPCIONAL INTERESSE PÚBLICO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao Abrigo Institucional Vania Teresinha Knol Pomini, subvenção social mensal e dá outras providencias.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária de Instrutor de Educação Física para Secretaria Municipal de Esportes Laser e Cultura do Município.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/projeto_de_lei_35.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de provimento efetivo de Médico - Clinico Geral, previsto na Lei Municipal nº 1.687/2017.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/projeto_de_lei_36.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2023 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Califórnia ao Consórcio Público Intermunicipal de Atenção à Sanidade Agropecuária, Desenvolvimento Rural e Urbano Sustentável da Região Central do Estado do Paraná ´CIDCENTRO e dá outras providencias.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei  nº 851/2001 - Regime Jurídico dos Servidores Públicos do município de Califórnia, na forma que especifica.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o Imóvel: - PARTE DO LOTE DE TERRAS Nº 183-D, com 64.407,87m2, situado na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vias Públicas do Loteamento "Residencial Marina Portelinha", município de Califórnia-PR.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>Afeta para o Domínio Público Imóvel Urbano, e dá outras providencias.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/projeto_de_lei_n._43.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/projeto_de_lei_n._43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2023 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>Desafeta do domínio Público Imóvel Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/projeto_de_lei_45_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/projeto_de_lei_45_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do Plano de Cargos e Salários dos Servidores da Câmara do Município de Califórnia, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/pl462023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/pl462023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prodecer a doação de imóveis que especifica, para a União de Mutuários e Moradores de Apucarana e Região - UMMAR, e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl482023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl482023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alterar a Lei N° 1890/2021, que dispõe sobre o Plano Plurianual para o quadriênio 2022/2025, e a Lei N° 2014/2023, que dispõe sobre a Lei de Diretrizes Orçamentárias - LDO para o ano de 2024 e da outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/pl502023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/pl502023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal dos Direitos da Mulher, de que trata a Lei nº 1863, de 13 de maio de 2021, que Criou o Conselho Municipal dos Direitos da Mulher de Califórnia - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_56.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal dos Direitos da Pessoa com Deficiência, de que trata a Lei nº 1863, de 13 de maio de 2021, que Criou o Conselho Municipal dos Direitos da Pessoa com Deficiência de Califórnia - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/pl592023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/pl592023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.687/2017 para incluir o cargo de Operador de Cadastro, com a respectiva atribuição.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_lei_63.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga para cargo de Assistente Social 30h - celetista, para atender a necessidade da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_642023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_642023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a APAE - Associação de Pais e Amigos dos Excepcionais, Subvenção Social e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei_67_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei_67_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO ABRIGO INSTITUCIONAL VANIA TERESINHA KNOLL POMINI, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/proj_mocao_n._1.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/proj_mocao_n._1.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO A PROFESSORA “MARIA CARREIRA DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/resolucao_n_01_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/resolucao_n_01_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO NO ANO DE 2023 AOS SERVIDORES ATIVOS (EFETIVOS E COMISSIONADOS) DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/993/req_01.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/993/req_01.pdf</t>
   </si>
   <si>
     <t>REQUER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie o reajuste do valor do auxílio-alimentação dos servidores do Município de Califórnia-PR, visto que o auxílio-alimentação criado pela Lei nº 1832/2020 – é pago mensalmente aos servidores municipais desde janeiro de 2021 o valor de R$ 108,37, sem reajustes. Solicito ainda que seja reajustado aplicando o índice referente a 2021 e 2022, para manter esse benefício equilibrado com a inflação.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_2.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie a contratação de Professores para suprir as vagas dos cinco professores que deixaram de exercer suas funções, por pedido de exoneração.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_n._03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_n._03.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que determine ao setor competente para que resolva o problema que tem incomodado demais o proprietário da residência nº 199 da Rua Clovis Botelho, onde há um bueiro que não tem continuidade, com isto não há o escoamento normal da água e inunda o quintal do senhor Maicon Jonathan Ferreira. Solicitamos que a administração resolva essa questão e evite que ocorram maiores transtornos.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_4.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente, providencie a criação de vaga de estacionamento reservado para pessoas portadoras de deficiência física, com acesso para cadeirantes, em frente ao Centro Municipal de Saúde “Padre Tito Cerasoli”, bem como providencie a colocação de placa indicativa de transito sobre a referida vaga.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento052023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento052023.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que designe profissionais (monitores), para atuar como cuidador nos ônibus escolares que transportem alunos da Educação Infantil; visando atender a necessidade de interesse público, trazendo maior segurança para as crianças, e tranquilidade para os pais. É de grande importância o acompanhamento destas crianças durante o transporte escolar, para orientar e ajudar os estudantes, além de outras recomendações o uso do cinto de segurança que é essencial caso ocorra um acidente.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento062023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento062023.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente, realize a notificação de proprietários de terrenos particulares para que seja feita a limpeza destes locais, que estão sem manutenção, contribuindo na proliferação de vetores, como insetos, baratas e ratos que podem transmitir doenças. Destaco, entretanto, que seja notificada a Empresa TELEPAR, cujo terreno que sedia a subestação da mesma, em área central de nosso município está tomada pelo matagal.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento072023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento072023.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente, providencie através de ato legal a atualização dos valores pagos a título de Tratamento Fora do Município (TFD), visto que os valores pagos estão inferiores aos necessários.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento082023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento082023.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado a Secretária Municipal de Educação, para que encaminhe a esta Casa de Leis Relatório onde conste a real situação de Professores regentes em sala de aula, de todas as Escolas e CMEIs Municipais, do período matutino e vespertino, para termos conhecimento se nosso município está atendendo a demanda necessária aos alunos.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>Neto Domingues</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento092023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento092023.pdf</t>
   </si>
   <si>
     <t>Luis Antonio Domingues Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente providencie a restauração da grade de proteção do coreto da Praça da Igreja Matriz, como medida de segurança, evitando acidentes com as crianças que frequentam o local.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento102023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento102023.pdf</t>
   </si>
   <si>
     <t>Luis Antonio Domingues Neto, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente notifique o proprietário do container que se encontra estacionado na Rua São Paulo, esquina com a Rua João Voltarelli, para que o mesmo seja retirado, visto que o mesmo está atrapalhando o trânsito, tirando a visão de motoristas e pedestres.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Seja convocada a Senhora Ágda Mary Fernandes Viotto - Secretária Municipal de Educação, para que compareça a esta Casa de Leis para prestar esclarecimentos a respeito da Educação no Município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_12.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que seja disponibilizado um guarda em cada Escola e CMEI Municipal, com o intuito de proporcionar segurança a alunos, professores e demais servidores da rede municipal de ensino. Analisando as últimas ocorrências e demais fatos nacionais que estão ocorrendo em várias Escolas, devemos como políticos estar atentos e preocupados com o futuro e com o bem estar de todos, precisamos definir uma política de segurança para as escolas e CMEI.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_13.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente providencie a regularização da sinalização de preferencial na Rua Boa Vista, no cruzamento com as Ruas Prata e Formosa, que foram pavimentadas recentemente e estão com preferencial para os dois lados.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/requerimento_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/requerimento_14.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que esclareça como será realizada a coleta dos resíduos têxteis como malhas, jeans e algodão em geral, gerados pelas empresas têxteis de nosso município, principalmente pelas pequenas facções, que não possuem meios para levar este lixo para o descarte correto em outro município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_15.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie através da secretaria competente o reparo e manutenção da ponte, localizada no Bairro Água Oito na propriedade do senhor Chimarelli, a qual está faltando uma manilha, necessitando urgente de reparos. A referida ponte se encontra em situação precária e o reparo favorecerá o deslocamento dos moradores locais, bem como a segurança das pessoas, a fim de prevenir acidentes._x000D_
                                                 Requeiro também reparo e manutenção do Bueiro da Igrejinha do Bairro da Jacucaca.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/requerimento_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Executivo Municipal providencie através da Secretaria competente que sejam feitas as devidas adequações tais como:  a construção de um banheiro com acesso para cadeirante e rampa de acessibilidade do Portão principal ao Parque adaptado do Estádio São Francisco de Assis, de modo que se tornem acessíveis às pessoas portadoras de deficiência ou com mobilidade reduzida, a fim de tornar mais fácil o acesso dos usuários ao Parque e para sua maior comodidade e conforto, diminuindo assim riscos de acidentes.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_17.pdf</t>
   </si>
   <si>
     <t>. Requeiro que o Executivo Municipal providencie através do Setor competente a elaboração de Projeto de Lei, para repassar aos agricultores de nosso município, na forma de comodato, através da APAC, os seguintes implementos Agrícolas: ensiladeira e grade.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/req_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/req_18.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Executivo Municipal verifique a possibilidade de adequar os vencimentos e salários dos servidores municipais, ocupantes do cargo de   Enfermeiros(as) Celetistas, para que recebam os mesmos valores pagos aos Enfermeiros(as) Estatutários. Visto ambos exercem as mesmas funções, a diferença salarial não é aceitável. Sendo que para exercer a função de Enfermeiros(as) Celetista o valor é de R$ 4.191,24 e para a função de Enfermeiros(as) Estatutários é R$ 4.475,63.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento192023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento192023.pdf</t>
   </si>
   <si>
     <t>Geisa Aparecida Santiago, Vereadora com regular assento nesta Casa de Leis,vem respeitosamente apresença de Vossa Excelencia REQUERER, que após_x000D_
 a tranitação Regimental seja encaminhado ao senhor Prefeito o seguinte REQUERIMENTO. Requeiro que o Executivo Municipal determine que o setor_x000D_
 competente realize um levantamento para verificar os vencimentos dos servidores Celetistas e Estatutarios do municfpio de Califórnia, para ceftificar quais os cargos de atribuieções iguais ou assemelhadas não estão regulares, afim de assegurar a isonomia dos vencimentos destes servidores.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que contate a Companhia Paranaense de Energia Elétrica – COPEL, para que envie uma equipe para realizar vistoria e posterior poda das árvores que estão em contato com a rede elétrica, visto que em dias de chuva vem ocorrendo curto circuito em alguns locais. Faço tal solicitação porque fui procurado por vários moradores que já apresentaram pedidos e reclamações junto a Companhia Paranaense de Energia Elétrica – COPEL e não foram atendidos.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_21.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe a esta Casa de Leis porque ainda não foram providenciadas as Oficinas do Clube do Irmão Caçula e qual o motivo da paralisação das aulas de Pilates. A população está reclamando e precisa de uma justificativa.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Tefo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_22.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Setor competente, notifique o proprietário do container que se encontra estacionado na Rua São Paulo, esquina com a Rua João Voltarelli, para que o mesmo seja retirado, visto que o mesmo está atrapalhando o trânsito, tirando a visão de motoristas e pedestres o que pode provocar acidentes. Requeiro ainda que sejam notificados os proprietários das construções que estão obstruindo as calçadas com materiais de construções e tapumes atrapalhando o trânsito de pessoas e desrespeitando as Leis Municipais.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Para que Executivo Municipal através do Setor Competente providencie a elaboração de Projeto para ser encaminhado ao governo Estadual solicitando a pavimentação do final da Rua Paraná, a qual dá acesso a Escola Municipal Suely Bisconcini Viana.  Com a pavimentação ficará segura e agradável a circulação de veículos e pessoas, contribuindo assim com a infraestrutura urbana de nosso município.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/requerimento242023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/requerimento242023.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Secretária de Educação senhora Ágda Mary Viotto, informe-nos os motivos do não fornecimento do material e uniforme escolar aos estudantes da Rede Municipal de Ensino, até a presente data. Já estamos no segundo semestre do ano escolar e nada se resolve. Muitas famílias possuem baixa renda e não tem condições de arcar com o custo dos materiais necessários e do uniforme.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/req352023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/req352023.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após a tramitação Regimental seja oficiado o Executivo Municipal para que através do Setor Competente informe-nos o porquê de não estar sendo usado os equipamentos como Prensa, Esteira e Balança Eletrônica que estão no barracão de reciclagem, os mesmos poderiam estar facilitando o processo de reciclagem em nosso município.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_26_de_2023_vereador_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_26_de_2023_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente, cobre a Sanepar dos reparos que foram realizados nos cortes de asfalto para manutenção da rede de água de nosso município, os mesmos foram feitos com qualidade muito baixa, e já estão se deteriorando, afundando e voltando os buracos nas ruas novamente. A população está reclamando e precisa de uma solução._x000D_
                                                 _x000D_
 _x000D_
                                                   Termos em que,_x000D_
 Pede e espera deferimento.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_27_de_2023_vereador_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_27_de_2023_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente, cobre a Secretaria de Educação para que seja elaborado semanalmente o cardápio da merenda escolar de nosso Município. Em visita nas escolas verifiquei está faltando muitos ingredientes, sendo assim manterá um cardápio mais saudável e atualizado conforme a disponibilidade dos alimentos. _x000D_
 _x000D_
 Peço que seja levado mais a sério esta questão, pois tem algumas crianças que a merenda escolar são as únicas refeições que elas têm no dia.                                                _x000D_
 _x000D_
                                                   Termos em que,_x000D_
 Pede e espera deferimento.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Que o senhor Prefeito providencie o reajuste dos profissionais da Educação de nosso município, visto que o senhor prefeito não concedeu até a presente data, sob a justificativa de que não havia uma Lei que garantisse o Reajuste Salarial do magistério, porém, no dia 11 de setembro, o TSF deu plena vigência a Lei do piso salarial do magistério. Portanto com a Lei Federal somada a Lei Municipal n°1835, espera-se que o Srº Prefeito acabe com a diferenciação que tem entre os professores iniciais e os demais, lembrando que os professores que já vem contribuindo há mais tempo com a nossa Educação, estão a tempos esperando o reajuste em seus salários. Que o Senhor Prefeito, respeite e valorize TODOS os nossos professores.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_29.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após a tramitação Regimental seja oficiado o Executivo Municipal para que estude a viabilidade para que o Município de Califórnia acompanhe o piso salarial nacional dos profissionais de enfermagem e providencie os repasses vindos da União (“Assistência Complementar Financeira”) para complementação do piso salarial nacional para enfermeiros, técnicos em enfermagem e auxiliares de enfermagem (de acordo com a Lei Federal nº 14.434/2022).</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_n_30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_n_30.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após a tramitação Regimental seja oficiado o Executivo Municipal para que envie a esta Casa, informações, assim como um relatório, dos valores arrecadados como doação para o “Santuário Nossa Senhora Aparecida” através da Chave Pix “aparecida.calif@gmail.com” e dos pagamentos para uso da quadra de esportes do município, os quais são direcionados para conta bancária em nome do Secretário da Pasta. Requeiro ainda que seja designada uma conta municipal para a arrecadação destes valores, para maior transparência das arrecadações e gastos do Poder Público.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_n.31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_n.31.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, Seja oficiada a ASSOCIAÇÃO DE PROTEÇÃO A MATERNIDADE E A INFÂNCIA DE CALIFÓRNIA/PR - APMI – CNPJ 75.326.934/0001-17, com sede na Rua José Antônio Gimeni, nº 70, Califórnia/PR, na pessoa do seu Representante Legal, para prestar esclarecimentos.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/requerimento322023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/requerimento322023.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, Seja oficiado o Executivo Municipal para que através do setor competente, realizar a instalação de dois novos pontos de iluminação pública( dois braços de luminárias ) na saída para o bairro da Jacucaca, próximo ao Residencial Montreal, pois faltam iluminação em dois postes._x000D_
 _x000D_
 Visto que:_x000D_
 O trecho mencionado apresenta deficiência na iluminação pública, comprometendo a segurança e bem-estar dos moradores e de todos que vão passar por este trecho._x000D_
 A instalação de novos pontos de iluminação é essencial para prevenir situações de risco e garantir a visibilidade adequada na região._x000D_
 A presença de iluminação pública eficiente contribui para a segurança pública, inibindo atividades indevidas e conforto maior tranquilidade à comunidade._x000D_
 A medida atende às demandas da população local, promovendo a qualidade de vida e o desenvolvimento urbano sustentável._x000D_
 _x000D_
 _x000D_
 _x000D_
                                                   Termos em que,_x000D_
 Pede e espera deferimento.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimeto_33_de_2023.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimeto_33_de_2023.pdf</t>
   </si>
   <si>
     <t>Junior Cesar Belonci, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, Seja oficiado o Executivo Municipal para que volte imediatamente a efetuar o pagamento do plano de carreira aos funcionários que saíram do estágio probatório e que estava sendo pago e foi retirado. Direito adquirido pela Lei Ordinária Municipal 1.687 de 2017, especialmente nos artigos 3 e 4._x000D_
 _x000D_
 De acordo com a legislação municipal mencionada, é garantido aos funcionários que completam o estágio probatório o direito ao plano de carreira, e este direito deve ser assegurado sem demora após a conclusão do referido estágio. Nesse contexto, solicitamos que o Executivo Municipal proceda imediatamente ao pagamento do plano de carreira de maneira correta aos funcionários que estão saindo do estágio probatório pois estão pagando de maneira errada._x000D_
 _x000D_
 Acreditamos firmemente que a observância dessas disposições legais é fundamental para manter a integridade e a equidade no ambiente de trabalho._x000D_
 _x000D_
 Além disso, o não comprimento imediato deste requerimento será encaminhado ao Ministério Público para conhecimento e acompanhamento do cumprimento das normas estabelecidas.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>272023</t>
   </si>
   <si>
     <t>PAJRE</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça, Redação e Éticca</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2023. - SÚMULA: Define obrigação de pequeno valor devida pelo município de Califórnia em decorrência de sentença judicial transitada em julgado e dá outras providências. - DATA: 04.05.2023 - AUTOR: Executivo Municipal. _x000D_
 _x000D_
@@ -1883,67 +1883,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/ato_no_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/emenda_modificativa_pl392023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_geisa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_junior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_21_de_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_n.30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_34_junior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_35_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_36_junior.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_37_junior.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/vetopl052023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/prefeitura_municipal_de_california.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_032023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/oficio_4.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/portaria_05_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/portaria_06_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_decreto_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_decreto_n02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/decreto_n_03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_decreto_n._05.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_decreto_06_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_07_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/985/proj_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/pl132023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/pl162023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/proj_lei_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/proj_lei_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/proketo_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/proj_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/projeto_de_lei_n._43.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/projeto_de_lei_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/pl462023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl482023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/pl502023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/pl592023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_642023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei_67_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/proj_mocao_n._1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/resolucao_n_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/993/req_01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_n._03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento052023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento062023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento072023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento082023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento092023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento102023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/req_18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento192023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/requerimento242023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/req352023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_26_de_2023_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_27_de_2023_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_n.31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/requerimento322023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimeto_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/ato_no_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/emenda_modificativa_pl392023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_geisa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_junior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_21_de_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_n.30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_34_junior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_35_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_36_junior.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_37_junior.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/vetopl052023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/prefeitura_municipal_de_california.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/mocao_032023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/oficio_4.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/portaria_05_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/portaria_06_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_decreto_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_decreto_n02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/decreto_n_03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/projeto_de_decreto_n._05.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_decreto_06_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_07_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/985/proj_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/pl132023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/pl162023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/proj_lei_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/proj_lei_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/proketo_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/proj_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/projeto_de_lei_n._43.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/projeto_de_lei_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/pl462023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl482023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/pl502023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/pl592023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_642023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei_67_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/proj_mocao_n._1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/resolucao_n_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/993/req_01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_n._03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento052023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento062023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento072023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento082023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento092023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento102023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/req_18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento192023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/requerimento242023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/req352023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_26_de_2023_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_27_de_2023_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/requerimento_n.31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/requerimento322023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/requerimeto_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>