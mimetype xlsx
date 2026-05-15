--- v0 (2025-10-18)
+++ v1 (2026-05-15)
@@ -54,638 +54,638 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/emenda_aditiva.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº72/2024, de autoria de Executivo Municipal._x000D_
 O Artigo 1º - passa a vigorar com a seguinte redação:_x000D_
 ART. 1 º - Fica o Poder Executivo do Município de Califórnia (PR) autorizado a ceder, servidor público municipal efetivo, desde que o mesmo não esteja em estágio probatório, ao Poder Público Municipal, Estadual ou Federal, visando à prestação de serviço público de atribuições e responsabilidade do cargo, por prazo indeterminado.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº74/2024, de autoria de Executivo Municipal._x000D_
 O Artigo 1º - passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 ARTº. 1º. A responsabilidade pelo pagamento da multa de trânsito cometidas durante a direção do veículo caberá ao funcionário público na condução de veículo oficial que a ela deu origem, observadas as disposições legais, inclusive no apontamento de registro contábil e funcional. Obedecendo os critérios especificados a seguir:_x000D_
 § 1º. Ao PROPRIETÁRIO caberá sempre a responsabilidade pela infração de transito decorrente de irregularidades nas condições do veículo.   _x000D_
 § 2º Ao CONDUTOR caberá a responsabilidade pelas infrações decorrentes de atos praticados na direção do veículo.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJRE - Comissão de JUSTIÇA, REDAÇÃO E ÉTICA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emendamodificativapl192024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emendamodificativapl192024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 19 de 2024, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/emendamodificativa022024_pl23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/emendamodificativa022024_pl23.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça, Redação e Ética apresenta Emenda Modificativa ao Projeto de Lei nº23/2024, de autoria de Executivo Municipal._x000D_
 _x000D_
 O Artigo 3º - passa a vigorar com a seguinte redação:_x000D_
 Art. 3º A contratação temporária autorizada por esta Lei deverá ser preenchida para atender a necessidade temporária de excepcional interesse público, devendo o PSS e o contrato temporário ter o prazo de até 1 (um) ano, não podendo ser prorrogado.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_01.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo providencie junto ao setor competente a implantação de dispositivo de sinalização, no cruzamento da entrada para o Loteamento Montreal e a estrada que vai para o Bairro Jacucaca, bem como sejam realizados estudos técnicos para melhoria da visualização com orientação de tráfego para quem transita naquele local.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_02.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_02.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo providencie junto ao setor competente a Manutenção e reparos na quadra de areia, localizada no Estádio São Francisco, considerando que a mesma pode ser utilizada também para Futevôlei, Pit Tenis (beach tennis) e Vôlei de Areia e pode ser usada por todas as idades. Solicito a colocação de dois caminhões de areia, para manutenção e complemento da areia, que está pouca, prejudicando as pessoas que praticam esporte no local.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_03.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja intensificada a luta contra a dengue com um grande “Arrastão Contra a Dengue” em nosso município, uma ação emergencial, contra o mosquito Aedes aegypti, que ficou conhecido no Brasil como mosquito da dengue, mas o Aedes egypti transmite também, o zika vírus, a chikungunya e a Febre Amarela. _x000D_
 Uma ação, que envolva o trabalho em conjunto das Secretarias de Saúde e de Obras do município, fazendo uma varredura em todos os Bairros da cidade como forma de prevenir a proliferação do mosquito eliminando os focos do Aedes aegypti através do recolhimento dos objetos que são tidos como focos pelo mosquito acumulando água, como copos plásticos, garrafas PET, pneus, entre outros.  _x000D_
 Que sejam lançadas atividades paralelas e de conscientização nas escolas e com a sociedade civil, pois a colaboração da população para ajudar nesse combate, evitando uma epidemia é de máxima importância.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Junior Cesar Belonci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_04.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_04.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal avalie a possibilidade de conceder reajuste nos valores pagos do Auxilio alimentação dos Servidores públicos do Município de Califórnia, instituído pela Lei nº 1.832/2020, no valor de R$ 108,37. _x000D_
 Tendo em vista que este valor vem sendo pago desde janeiro de 2021, os valores do auxílio alimentação se mostram insuficientes e encontra-se defasado em relação a realidade dos valores que se encontram alimentos e serviços de alimentação atualmente.  Devido a este aumento do preço dos alimentos é necessário esse reajuste, visto que muitas pessoas precisam desse benefício para a alimentação da família.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_5.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_5.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja proposto ao Legislativo, Projeto de Lei de isenção do pagamento de IPTU para pessoas portadoras portadores de neoplasia maligna (Câncer), doenças degenerativas, inválidos por acidentes de trabalho ou seus responsáveis legais.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_no_06.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal avalie a possibilidade de rever e aumentar a o valor da remuneração paga atualmente aos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_07.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_07.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal determine ao setor competente para que seja refeita a pintura de faixas de pedestre na Rua Itararé.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_08.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal, determine a Secretaria competente, a construção de um ponto de ônibus escolar com abrigo de passageiro, no Residencial de moradias de Interesse Social localizado na saída para o Bairro Laranjal, em benefício aos moradores, visto que os proprietários já estão tomando posse dos imóveis e em breve todas as residências estarão ocupadas.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_09.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_09.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal, determine as Secretarias competentes, para que em conjunto com o Colégio Estadual Talilta Bresolin, façam um estudo de alteração e adequação do horário e rota dos ônibus escolares que transportam os estudantes da zona rural, os quais com as mudanças implementadas no Ensino Médio vem gerando dificuldade aos pais de alunos, em virtude da  alteração dos horários de entrada e saída dos estudantes nas escolas.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_10.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Renovar a sugestão ao poder Executivo Municipal, junto a Secretaria Municipal de Saúde a extensão da estrutura para atendimento médico nos finais de semana (sábados e domingos) e noturno até as 23:00 horas.   Sugiro ainda que seja feito mapeamento dos bairros e regiões com maior incidência de casos de dengue a fim de intensificar os mutirões de orientação e limpeza, que estão sendo realizados, para conter o avanço da dengue.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_11.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito determine ao setor competente o levantamento das Escolas Municipais e CMEIs da rede pública municipal que não possuem ar-condicionado em suas dependências; e providencie com a maior brevidade possível a instalação de condicionadores de ar nas salas de aula que ainda não contem com o equipamento. As direções Escolares e as Associações de Pais e Mestres (APMs) das escolas têm feito esforços mútuos para melhorar as condições nas Escolas e CMEIs, mas dado os valores elevados dos condicionadores de ar, não têm obtido sucesso, por isso sugerimos que sejam adquiridos com recursos livres do município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_12.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito viabilize a implantação do Refis (Programa de Recuperação Fiscal), elaborando e encaminhado ao Legislativo o Projeto de Lei para refinanciamento de dívidas para o contribuinte, cujo objetivo é permitir que contribuintes com dívidas antigas possam quitar esses débitos, medida que é positiva para quem está em atraso com a municipalidade e também para as finanças públicas do município.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Geisa</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude a possibilidade de criar uma Lei que Amplia o período de concessão obrigatória de intervalo para amamentação durante a jornada de trabalho, para que a mulher possa amamentar o próprio filho, até que este complete um ano de idade, lembrando que atualmente até os seis meses do bebê temos a licença maternidade.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_14.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude a possibilidade de designar um servidor para auxiliar na farmácia do Centro Municipal de Saúde de Califórnia, principalmente no período da tarde que fica apenas 01 (um) farmacêutico atendendo. Precisamos profissionais suficientes para o atendimento a população, ainda mais com essa grave onda de dengue e covid 19, aumentando em muito o fluxo de pessoas doentes.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Neto Domingues</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_15.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, após estudo e projeto de viabilidade, determine ao setor competente, para que providencie a retirada do portão do cemitério que está com acesso para um terreno particular e feche o muro no local. Visto estar incomodando a proprietária e desvalorizando o referido terreno.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_no_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude juntamente com o Secretário Municipal de Saúde, a viabilidade de escalar um recepcionista para os finais de semana e feriados, para atender a população, pessoalmente e pelo telefone, dando assim maior agilidade aos trabalhos.  Pois muitas vezes o enfermeiro e o técnico, não tem como atender, por estar no meio de um procedimento.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude juntamente com o Secretário Municipal de Saúde, a viabilidade de designar um recepcionista com a função “Como Posso Ajudar? para intermediação entre pacientes e o atendimento médico, organizar o fluxo de atendimentos e das filas e fornecer informações. Receber pacientes e os conduzir até as salas de consulta, de exames e prestar ajuda com dúvidas.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n._18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n._18.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, através da Secretaria de Obras e Serviços Públicos, providencie com a maior urgência possível a instalação de lixeiras comunitária, em frente à Unidade de Saúde Padre Tito Cerasoli, a qual não conta com lixeira externa, o que por si só, já é inadmissível. Mas, hoje a situação é pior, com essa grave onda de dengue e covid 19, aumentando em muito o fluxo de pessoas doentes que deixam o lixo na rua, ficando à mercê de cães que os rasgam, fazendo com que o lixo que pode estar contaminado fique espalhado na calçada, trazendo sérios riscos à saúde pública.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_no_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine ao setor competente, a instalação de lixeiras comunitárias, para a coleta de lixo reciclável, em todas as entradas para os Bairros da Zona Rural, bem como nas áreas de preservação: parque do bosque, prainha etc, do município de Califórnia.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao202024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao202024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do_x000D_
 Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal,_x000D_
 SUGERINDO que o senhor prefeito determine ao setor competente, a implantação de um_x000D_
 sistema de segurança baseado no monitoramento, por meio de câmeras de segurança, nos ônibus_x000D_
 do transporte escolar. Precisamos adotar medidas preventivas em várias situações e em se_x000D_
 tratando de crianças e adolescentes a responsabilidade é ainda maior, já que por muitas vezes é_x000D_
 difícil controlá-los. Esta é uma maneira de buscar auxiliar e prevenir crimes e atos de violência,_x000D_
 fornecer aos educadores uma ferramenta para monitorar e resolver problemas de bullying_x000D_
 (importunação) recorrente, e ainda combate a ação de vândalos e a entrada de pessoas não_x000D_
 autorizadas no ônibus escolar, promovendo segurança para estudantes e os servidores que são_x000D_
 transportados diariamente.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_21_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_21_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine ao setor competente, para que providencie com urgência a desobstrução de bueiros e limpeza de galerias fluviais que estão entupidas e provocam alagamento de residências, inclusive, a casa da dona Lucilene, na esquina da Rua Ivaí com a Rua Miriam Marçal, sempre é alagada.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_22.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_22.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude a possibilidade de criar uma Lei que autorize o Executivo Municipal de Califórnia a firmar convênio, visando permuta e/ou cedência entre servidores Municipais deste Município de Califórnia-PR, com servidores lotados em outros Municípios.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>SUGERINDO a colocação de vigia no cemitério, principalmente no período noturno quando há maior incidência de vandalismo e furtos. Se possível a instalação de câmeras de monitoramento, visto que a reincidência de atos como furtos de placas de identificação e vandalismo demonstra esta necessidade.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_24.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito disponibilize verba no valor de R$ 130.000,00, para revitalização da quadra Esportiva João Voltarelli, a qual se encontra em péssimas condições. O referido local necessita de uma revitalização, incluindo nova pintura, construção de vestiário e reforma dos banheiros, além de melhoria na iluminação.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_25.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito crie mecanismos para uma campanha de solidariedade, por meio da Secretaria de Assistência Social e Defesa Civil do Município, disponibilizando pontos de arrecadação para receber doações para serem destinadas às famílias desabrigadas, vítimas de inundações decorrentes das fortes chuvas que atingem o Rio Grande do Sul nos últimos dias.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_n_26.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_n_26.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie, junto ao setor competente, com a maior brevidade possível, a recuperação da estrada Boa Vista, que liga o Bairro da Figueirinha a São Pedro Taquara. Visto que a mesma está em situação precária, conforme fotos anexas, e os moradores locais, estão ansiosos por melhoria para garantir o escoamento da safra. A falta de estradas em bias condições pode impactar a economia local, uma vez que dificulta o transporte da safra.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/inndicacao_27.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/inndicacao_27.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine ao setor competente, a colocação de fresa asfáltica no trecho ao lado da Serralheria do Vágula que dá entrada para o Núcleo Guiomar de Matos e Residencial Silvino Lino Coelho, bem como no Portal “Eu Amo Califórnia”, que está em construção, pois com o transito formam vários buracos. Operação tapa-buracos em vários trechos de nossa cidade, assim como a recuperação da estrada para o Bairro da Figueirinha. Solicito também a limpeza e manutenção da área municipal da calçada no Residencial Montreal, onde o mato está avançando para a Rua.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_28.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito determine ao setor competente a instalação de um bebedouro no Parque Infantil da Praça São Francisco e na Quadra de Esporte localizada próxima ao Centro de Distribuição de Merenda Escolar do Município de Califórnia (terminal), sendo que nesse local seja instalado também um ponto de água para uso geral e de higiene do local.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_29.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine ao setor competente, a higienização do caminhão coletor de lixo, visto que os veículos empregados na coleta de lixo da cidade, não são capacitados para recolher o chorume produzido pelo lixo compactado nas caçambas e fica escorrendo e exalando mau odor durante a coleta do lixo. Sugiro ainda que a lavagem seja realizada no lixão.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie junto ao setor competente a execução de serviços de limpeza e manutenção, ou troca das placas dos prédios públicos de nosso município, pois encontram-se com alto nível de deterioração devido à ação do tempo, sol e chuva, que contribuíram para sua danificação. Da maneira que estão não fornece nenhuma informação, e ainda deixa feia a faixada do prédio público. Sugiro ainda que sejam providenciadas placas para os prédios que não foram colocadas a época da inauguração.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_31.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito estude a viabilidade de nomear Secretário Municipal de Segurança, que seja uma pessoa habilitada para atuar como Segurança em nossa cidade. Que faça um trabalho de Segurança Pública integrado ao da Polícia Militar, visto que a segurança pública é atualmente uma das principais preocupações da população, que sofrem com a violência e o desrespeito à vida e à propriedade. Verifica-se que houve um aumento no registro de furtos e roubos e são necessárias ações voltadas à prevenção e ao combate à criminalidade, reduzir tais ocorrências para melhorar a segurança pública. Califórnia necessita de mais atenção do poder público.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_32.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_32.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito que através do setor competente cobre do Departamento Nacional de Infraestrutura de Transportes - DNIT, para que providencie o reparo da rodovia BR376 na Avenida Ponta Grossa, em frente ao bar do Chiquinho, visto que está com buracos no asfalto, apresentando riscos aos veículos que por ali trafegam. Solicito também que seja notificada a TELEPAR, para que faça a roçagem do seu terreno, visto que se encontra com o mato bem alto.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_33.pdf</t>
   </si>
   <si>
     <t>SUGERINDO a execução imediata de serviços de tapa-buracos para reparar os buracos ao longo da Estrada do Bairro da Figueirinha, garantindo condições adequadas de tráfego e prevenindo possíveis danos aos veículos que circulam na região. Solicito ainda atenção especial e urgente quanto a iluminação pública do Bairro da Figueirinha, que estão com luminárias queimadas há muito tempo.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_34.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_34.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através do setor competente, providencie para que seja realizada vistoria nas instalações das caixa d’agua das moradias de interesse social do “Residencial Eduardo Antônio da Silva”, antes da entrega, que sejam abastecidas e verificada a estrutura de sustentação das mesmas, visto que em uma das residências a caixa d’agua desmoronou quando foi abastecida.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_35.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja elaborado Projeto de Lei autorizando o parcelamento do pagamento do ITBI (Imposto sobre a Transmissão de Bens Imóveis “Inter Vivos”), em até cinco vezes, de acordo com os valores. O ITBI é recolhido durante o processo de compra e venda do bem e é condição para que o novo proprietário possa obter o número de matrícula, necessário para o registro do imóvel. _x000D_
 No entanto, o custo elevado faz com que muitos contribuintes simplesmente deixem de pagar o tributo, fiando-se tão somente no contrato de compra e venda como testemunha da transação. Com isto, perdem os proprietários, que não conseguem efetivar o registro do imóvel, e perde a Fazenda municipal, que não recolhe o imposto</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_36_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_36_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que determine ao setor competente que proceda a colocação de um braço de luz elétrica localizado na esquina da Rua Ivai com a Rua Itararé, onde no período da noite está bastante escuro, causando transtornos as pessoas que residem e as que utilizam aquele trecho e mais do que comodidade, trata-se de uma questão de segurança para todos.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_37_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_37_de_2024.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o mesmo reivindique junto a SANEPAR, empresa responsável pelo abastecimento de água em nosso município, a possibilidade_x000D_
 de disponibilizar 1 (um) serviço de pronto atendimento através de um caminhão pipa, para abastecimento de água potável para os munícipes que residem na área rural. Destacando o fato de que os moradores já se encontram sem água e o nosso município tem apenas 1 (um) caminhão pipa,_x000D_
 o que não é suficiente.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_38_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_38_de_2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a sinalização de faixas exclusivas para transporte de crianças em frente ao CEMI Agenor de Matos, incluindo instalação de placas e restrição de estacionamento.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_39_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_39_de_2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a colocação de vigilância para as casas de interesse social em restauração para prevenir furtos e garantir a segurança das propriedades.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_40_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_40_de_2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a sinalização e orientação aos motoristas de ônibus escolares na Rua Pouso Alegre, para melhorar a segurança no embarque e desembarque de alunos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_41_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_41_de_2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal solicitar ao DNIT a construção de um redutor de velocidade próximo ao portal da cidade e à entrada do parque industrial para aumentar a segurança viária.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_42_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_42_de_2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um passeio ao lado dos guard rails na BR 376, entre o portal São Francisco de Assis e o Núcleo Habitacional Moradia Guiomar de Mattos, para a segurança dos pedestres.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de “Arrastões Contra a Dengue” a partir de outubro, com o objetivo de intensificar as ações de prevenção ao mosquito Aedes aegypti, visando evitar novas epidemias. A proposta inclui a mobilização das Secretarias de Saúde e de Obras, além de atividades de conscientização nas escolas e com a população.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Sugerindo ao Executivo Municipal que estude a possibilidade de colocar um ônibus maior na linha que atende os trabalhadores do bairro da Figueirinha, visando melhorar o conforto e a eficiência do transporte público.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
@@ -698,1002 +698,1002 @@
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que, através do setor competente, realize a manutenção da estrada da Figueirinha, na divisa com Marilândia do Sul, na ponte que faz parte do município de Califórnia, visando garantir a segurança e a mobilidade dos moradores e usuários da estrada.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>SUGERE ao Executivo Municipal que, através do setor competente, avalie a possibilidade de conceder aos cargos de Cozinheira e Auxiliar de Cozinha o direito a insalubridade ou periculosidade.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_48.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_48.pdf</t>
   </si>
   <si>
     <t>SUGERINDO a retirada de mato, limpeza e manutenção adequada nas dependências do cemitério municipal, visto que o lixo acumulado e os matos estão crescendo sem controle, dificultando a passagem das pessoas que visitavam o cemitério, além de ser um perigo a saúde pública. É urgente está limpeza e manutenção para que os cidadãos tenham condições dignas para realizarem suas visitas e de se despedirem dos entes queridos.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_49.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_49.pdf</t>
   </si>
   <si>
     <t>SUGERINDO a construção de um quebra-molas na Estrada do Bairro Varginha, ao lado do Pesque-pague, no cruzamento que dá entrada para a estação de tratamento de água da Sanepar.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_n_50.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_n_50.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal reserve, documentalmente, duas quadras da área – “Lote de Terras nº LB-1, com a área de 33.480,56m2”, que foi autorizada a alienação através da Lei Municipal nº 1912/2022.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>MSGVT</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/mensagem_de_veto_01_de_2024_projeto_de_lei_50_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/mensagem_de_veto_01_de_2024_projeto_de_lei_50_de_2024.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o projeto de Lei n 50 de 2024.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Carlos</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/portaria_01_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/portaria_01_2024.pdf</t>
   </si>
   <si>
     <t>Fica NOMEADA a servidora MONICA DA CONSOLAÇÂO CORDEIRO, integrante do quadro de pessoal desta Casa de Leis, ocupante do cargo efetivo de Secretária Geral, em conformidade com a legislação em vigor, para exercer o Cargo de Coordenadora da Unidade de_x000D_
 Controle Interno do Poder Legislativo, a partir de 01/04/2024 ate 30/04/2025</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/portaria_02_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/portaria_02_2024.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor IVAIR GRANADO BARREIRA, ocupante do cargo de Assessor Jurídico, suas ferias regulanentares a que faz jus, referente ao período aquisitivo 2021/2022. Sendo 10 (dez) dias em pecúnia, entre os dias 01.04.2024 e 10.04.2024; devendo o mesmo retomar as suas atividades profissionais a partir de 01 de maio de 2024.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/portaria_03_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/portaria_03_2024.pdf</t>
   </si>
   <si>
     <t>Nomear a servidora efetiva: Nair Federovicz Mendes dos Santos, para exercer a função de AGENTE DE CONTRATAÇÂO da Câmara do Município de Califórnia, a fim de conduzir os atos das licitações e contratações derivadas da Lei Federal n° 14.133/2021.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/projeto_de_decreto_legislativo_no_01.pdf</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/projeto_de_decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a apreciação do Parecer Prévio do Egrégio Tribunal de Contas do Estado do Paraná, referente às contas da Prefeitura do Município de Califórnia-PR, exercício financeiro de 2022 – processo TCR.PR – 2220767/2023.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/plc012024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/plc012024.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei Complementar nº 001/2015, que dispõe sobre a estrutura administrativa do Poder  Executivo do Município de Califórnia para criar o Departamento de Contabilidade e Tesouraria, e o Departamento de Receita e Tributação e dá outras providencias.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_complementar_04.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 001/2015, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA, PARA CRIAR A PROCURADORIA-GERAL DOMUNICÍPIO.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_complementar_05.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_complementar_05.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 001/2015, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA, PARA DISPOR SOBRE O SISTEMA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/proj_de__lei_complementar_06.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/proj_de__lei_complementar_06.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 001/2015, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CALIFÓRNIA PARA CRIAR A SECRETARIA DE INFRAESTRUTURA E MOBILIDADE URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/proj_de_lei_01_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/proj_de_lei_01_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vias Públicas dos Loteamentos "RESIDENCIAL LUIZ LIBANO, "RESIDENCIAL ANTONIO EDUARDO DA SILVA" e  " RESIDENCIOAL BARILOCHE 2", município de Califórnia-PR.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_02_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores Públicos do Magistério do Município de Califórnia – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_03_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_03_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores efetivos: estatutários e celetistas, cargos de provimento em comissão, aposentados e pensionistas da Prefeitura do Município de Califórnia, EXCETO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Carlos Eduardo Krupniski Gasparetto</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_04.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária aos Agentes Políticos e Secretários do Município de Califórnia.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n_05.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/pl062024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/pl062024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, dos Vereadores e dos Secretários do Município de Califórnia-PR; para a Décima Sétima Legislatura de 2025 a 2028 e dá providências correlatas.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_n_07_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_n_07_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a contratação por tempo determinado para atender necessidade temporária de excepcional interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/proj_de_lei_no_09.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/proj_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.687/2017 - Que dispõe sobre a criação do plano de cargos e salários dos servidores públicos do Munícipio de Califórnia, Estado do Paraná exceto profissionais do magistério e celetistas para alterar a escolaridade para ingresso no cargo de Gari.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/pl102024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/pl102024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.128/2007, que dispõe sobre a contratação de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>Afeta para Domínio Público Parte de Imóvel Urbano, e dá outras providencias.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n._12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n._12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da licença maternidade as servidoras públicas da Câmara Municipal de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pl132024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pl132024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a criação de vagas para cargos de Assistente Social e Psicóloga e autoriza a abertura de Processo Seletivo Simplificado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_14_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_14_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de neoplasia maligna (Câncer), doenças degenerativas, inválidos por acidentes de trabalho ou seus responsáveis legais e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_n_015_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_n_015_de_2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Institui a Política Municipal de Transparência na Gestão da Saúde Pública e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/pl162024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/pl162024.pdf</t>
   </si>
   <si>
     <t>Reestrutura o funcionamento do serviço de inspeção sanitária e industrial de produtos de origem animal no município de Califórnia/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/pl182024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/pl182024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 851/2001 – REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA, PARA CRIAR GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO DE PROCESSO DISCIPLINAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.767/2019 – QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS PARA A SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL E CIDADANIA PARA ACRESCENTAR UMA VAGA AO CARGO DE ASSISTENCIA SOCIAL.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobra a criação de vagas para os cargos de Enfermeiro, Técnico de Enfermagem, Psicóloga, Fonoaudióloga e Terapeuta Ocupacional para a Secretaria de Saúde e Fonoaudióloga para a Secretaria de Educação e autoriza a Abertura de Processo Seletivo Simplificado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_no_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_no_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1687/2017, para criação do cargo de Terapeuta ocupacional.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_26_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_26_de_2024.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Programa de Recuperação Fiscal - REFIS 2024, relativo aos débitos para com o municípios de Califórnia-Paraná.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pl272024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pl272024.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano de Califórnia, o imóvel: - Lote de Terras nº 174-REM, com 189.195,60 m², situado na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_n._28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_n._28.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.832/2020, QUE INSTITUI O PROGRAMA DE AUXÍLIO – ALIMENTAÇÃO AOS SERVIDORES ATIVOS ESTATUTÁRIOS E CELETISTAS, CARGOS EM PROVIMENTO EM COMISSÃO, CONTRATADOS E PERMUTADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CALIFÓRNIA – PARANÁ.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_n._29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_n._29.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS CHEFES DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER ABONO SALARIAL DE NATAL AOS SERVIDORES E EMPREGADOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_n._30.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_n._30.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CONCEDER O VALOR DE ATÉ 50% (CINQUENTA POR CENTO) DE UMA BOLSA QUALIFICAÇÃO AOS BENEFICIÁRIOS DO PROGRAMA ASSISTENCIAL FRENTE DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2024 do Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer, institui a Conferencia Municipal de Esporte e Lazer e cria o Fundo Municipal de Esporte e Lazer do Município de Califórnia-Paraná.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_n._33.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_n._33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a doação de imóvel que especifica, para a União de Mutuários e Moradores de Apucarana e Região - UMAR, Associação Privada sem fins lucrativos, e dá outras providencias.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o Exercício de 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/projeto_de_lei_no_035.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/projeto_de_lei_no_035.pdf</t>
   </si>
   <si>
     <t>REEESTRUTURA A POLÍTICA PÚBLICA DE ASSISTENCIA SOCIAL DO MUNICÍPIO DE CALIFÓRNIA - PARANÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/projeto_de_lei_no36.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/projeto_de_lei_no36.pdf</t>
   </si>
   <si>
     <t>Afeta para o domínio público , parte do Imóvel Urbano, e dá outras providencias.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_037.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_037.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 851/2001 – REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA, PARA DISPOR SOBRE A CONCESSÃO DE HORÁRIO ESPECIAL PARA AMAMENTAÇÃO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei__38.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei__38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do Conselho Municipal dos Direitos da Mulher, e dá outras providencias.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_39_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_39_de_2024.pdf</t>
   </si>
   <si>
     <t>Afeta para o Domínio Público Imóvel Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_41_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_41_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA APLICAÇÃO DA LEI FEDERAL N° 13.709, DE 14 DE AGOSTO DE 2018 -LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD) NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE CALIFÓRNIA-PR.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/pl422024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/pl422024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a conceder ao Lar São Vicente de Paulo, subvenção social e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/pl432024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/pl432024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a conceder a APAE - Associação de Pais e Amigos dos Excepcionais, subvenção social e dá outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/pl442024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/pl442024.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Atendimento Socioeducativo(SIMASE), nas modalidades de medidas socioeducativas de liberdade assistida e de prestação de serviços a comunidade, no Município de Caifórnia - PR e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/projeto_de_lei_45_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/projeto_de_lei_45_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2024 do Município de Califórnia - PR.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/projeto_de_lei_49.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/projeto_de_lei_49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder ao LAR SÃO VICENTE DE PAULO, subvenção Social mensal e dá outras providencias.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>Súmula:- Dispõe sobre o acesso a medicamentos e produtos à base de Canabidiol (CBD) e Tetrahidrocanabidiol (THC) para tratamento de doenças, síndromes e transtornos de saúde no Município de Califórnia – PR.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/ptojeto_de_lei_52.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/ptojeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a enviar a protesto as certidões de dívida ativa de seus créditos e dá outras providencias.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_54.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_54.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Cultura - FUMCULT e adota outras providencias</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convenio com a Casa Lar - Abrigo Institucuinaldo Município de Mauá da Serra - PR e dá outras providencias.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_56.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_56.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saneamento Básico e Ambiental - CMSBA do Município de Califórnia, e dá outras providencias.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_57.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_57.pdf</t>
   </si>
   <si>
     <t>cria o Fundo Municipal de Saneamento Básico Ambiental - FMBA do Município de Califórnia, e dá outras providencias.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para o cargo de Psicóloga e autoriza a abertura de processo seletivo simplificado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_no_61.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_no_61.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N. 2063, DE 23 DE ABRIL DE 2024 QUE: DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, INSTITUI A CONFERÊNCIA MUNICIPAL DE ESPORTE E LAZER E CRIA O FUNDO MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE CALIFÓRNIA - PARANÁ.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl662024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl662024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Promoção da Igualdade Racial e dá outras providencias.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/pl692024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/pl692024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM PÚBLICO PARA UTILIZAÇÃO DE EQUIPAMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/projeto_de_lei_70.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terra de sua propriedade à Companhia de Habitação do Paraná – COHAPAR para desenvolvimento de programa habitacional e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl732024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl732024.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal nº 2087 de 26 de julho do ano de  2024.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/pl742024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/pl742024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE DECORRENTE DE INFRAÇÕES DE TRÂNSITO COMETIDAS POR SERVIDOR PÚBLICO MUNICIPAL NA CONDUÇÃO DE VEÍCULO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/proj_79.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/proj_79.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Executivo Municipal de Califórnia a firmar convênio, visando permuta e/ou cedência entre servidores deste Município de Califórnia-PR, com servidores lotados em outros Municípios e dá outras providências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_lei_80.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_lei_80.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISCIPLINA O USO DE CAÇAMBAS ESTACIONÁRIAS NAS VIAS E LOGRADOUROS PÚBLICOS PARA RECOLHIMENTO DE LIXO VERDE, ENTULHOS E RESÍDUOS PROVENIENTES DE OBRA PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_n._01_de_2024.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_n._01_de_2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei Federal 14.133, de 1º de abril de 2021 – Lei de Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Califórnia-PR”.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_012024_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_012024_paulo.pdf</t>
   </si>
   <si>
     <t>Paulo Sergio Chileide, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe a esta Casa informações sobre a situação das providências tomadas para a entrega efetiva e definitiva das casas de interesse social. Conforme registro formal em dezembro, observa-se a necessidade de restauração em diversas habitações, impedindo que as famílias beneficiadas possam ocupar devidamente seus lares._x000D_
 _x000D_
 Destaco que muitas das unidades habitacionais encontram-se desprovidas de itens essenciais, tais como vaso sanitário, encanamentos, cabos elétricos, forros, portas e janelas. Este quadro configura um obstáculo significativo para a qualidade de vida das famílias envolvidas. Diante desse cenário, solicito que seja prestada informação detalhada acerca das medidas adotadas para sanar essas deficiências, bem como a previsão para conclusão dessas ações._x000D_
 _x000D_
 Além disso, peço a Vossa Excelência que informe a previsão para a entrega das casas restantes, levando em consideração a necessidade urgente de proporcionar moradia digna aos cidadãos. Solicito também esclarecimentos sobre a implementação de iluminação pública e a entrega das casas sem a infraestrutura mínima necessária._x000D_
 _x000D_
 É imperativo ressaltar que a atual situação das habitações, longe de representar o sonho realizado para os beneficiados, transformou-se em um verdadeiro pesadelo. Observa-se um possível descaso com o dinheiro público e a transferência da responsabilidade para os moradores, o que não condiz com a finalidade social desse projeto habitacional._x000D_
 _x000D_
 Considerando a importância da segurança para os moradores dessas habitações, gostaria de solicitar, ainda, que o Executivo Municipal avalie a possibilidade de disponibilizar um guarda para a segurança dessas moradias. Isso contribuiria para garantir a tranquilidade e a integridade dos beneficiados._x000D_
 _x000D_
 Espero contar com a pronta atenção e colaboração do Executivo Municipal para solucionar essas questões e assegurar condições adequadas de moradia para a população._x000D_
 _x000D_
                                                   Termos em que,_x000D_
 Pede e espera deferimento._x000D_
 _x000D_
 Câmara Municipal de Califórnia, 30 de janeiro de 2024.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_02.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Competente, providencie através de ato legal o reajuste dos valores do auxílio financeiro aos pacientes, usuários do Sistema Único de Saúde (SUS), que necessitam realizar tratamentos de saúde em outros municípios, os chamados TFD (Tratamento Fora de Domicílio). Esses valores são para cobrir despesas relativas ao transporte do paciente e seu acompanhante, bem como diárias para alimentação e pernoite. Considerando a inflação e que as pessoas que fazem jus a este benefício estão em estado de fragilidade social, esta atualização é necessária, pois os valores pagos estão inferiores aos necessários.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_3.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que determine providências, em regime de urgência, no sentido de que seja instalada uma linha de telefone com sistema de telefonia fixa convencional, no Centro Municipal de Saúde, em substituição ao sistema de IP (Internet Protocol Telephony), que está sendo utilizado, visto que este sistema necessita de Internet para funcionar e com a falta de internet ou energia elétrica, este sistema de telefonia não funciona.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_4.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_4.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito envie informações sobre a elaboração do Projeto de alteração do Plano Diretor do Município de Califórnia, visto ser o instrumento básico da política do município, cuja principal finalidade é orientar a atuação do Poder  Público e da iniciativa privada na construção de espaços urbanos e rurais, na oferta de serviços públicos essenciais, assegurando melhores condições de vida a população.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_no_05.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que solicite junto ao Departamento Nacional de Infraestrutura de Transportes (DNIT), providências urgentes para a recuperação da BR-376, trecho próximo ao semáforo, cruzamento da BR com a Rua São Francisco, em virtude da degradação asfáltica e da existência de inúmeros buracos na pista, acarretando grande perigo para os usuários.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_no_06.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>REQUERER, conforme Artigos 38 e 42 do Regimento Interno, DISPENSA do cargo de Relator da Comissão de Justiça Redação e Ética, para o qual fui indicado desde janeiro de 2023 e venho representado com muito orgulho.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento__07.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento__07.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie o reajuste do valor das diárias dos servidores públicos aplicando o índice de inflação conforme Lei Municipal nº 1943/2022 de 20 de julho de 2022, artigo 4º § 1º, cujos valores deveriam ser reajustados por decreto anualmente e desde sua aprovação em 2022 continua com os mesmos valores. Tal revisão se torna indispensável, na medida em que anualmente há um aumento geral no valor do custo de vida, ficando defasados os valores pagos aos servidores.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_08.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie a poda das árvores que estão em contato com a rede elétrica, na Rua Miriam Marçal próximo ao Centro Municipal de Saúde, visto o perigo que isto acarreta principalmente em dias de chuva, inclusive há um padrão de energia e rede de alta tensão no local causando vários riscos as pessoas.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/requeerimento_no_09.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/requeerimento_no_09.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria de Obras e Serviços Públicos, providencie o reparo da estrada Atum, trecho entre a propriedade do senhor Francino e senhor Marcos. São vários moradores que utilizam esta estrada, a fim de terem acesso a escolas, unidades de saúde e ao centro da cidade, inclusive tem uma aluna que frequenta a Escola da APAE e em dias de chuva enfrentam grandes dificuldades e o motorista teme que a Van fique atolada. A cada dia o trajeto requer ainda mais atenção, são novos buracos e valetas esculpidos pelas águas e sem manutenção, acabarão por tornar a estrada impedida definitivamente.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_102024_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_102024_paulo.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que tome as medidas necessárias para regularizar a iluminação pública de nosso município, gostaria de saber se existe cronograma para a substituição das luminárias queimadas e, caso positivo, qual a data de início da obra. _x000D_
                                          _x000D_
 Requeiro ainda que o senhor prefeito solicite junto a COPEL a restauração ou troca do transformador de energia elétrica que está queimado há mais de quarenta dias, situado no do Bairro da Figueirinha próximo a chácara do senhor Honorato.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_112024_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_112024_paulo.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria competente providencie imediatamente a limpeza geral em todo o espaço da Quadra João Voltarelli. Esteve visitando o local e ficou indignado com o excesso de sujeira e lixo no local, impossibilitando o uso por parte da comunidade, que sempre usam a quadra para praticar esporte e lazer.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_12.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe a esta Casa de Leis, sobre as providências que estão sendo adotadas pela Secretaria Municipal da Saúde, referentes à falta de profissionais médicos na área da Pediatria.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_13.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que o mesmo informe a esta Casa de Leis, quais as providências que estão sendo adotadas pelos setores competentes, referente as fossas sépticas, localizadas nas proximidades da nascente que abastece o nosso município. Além do risco de contaminação são verdadeiros criadores de dengue.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/requerimento_14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/requerimento_14.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que seja disponibilizado um guarda para o CMEI Agenor de Matos, com o intuito de proporcionar segurança a alunos, professores e demais servidores da referida instituição, atendendo assim a este ponto de suma importância no que tange à SEGURANÇA. Visto que o guarda que atendia neste CMEI foi remanejado para outro setor. Venho recebendo diariamente reclamações de vários pais que se sentem inseguros e preocupados com o bem estar de seus filhos enquanto estão na escola.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/requerimento_no15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/requerimento_no15.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que forneça informações sobre a aplicação dos recursos recebidos pelo município através da  Itaipu Binacional, pelo programa “Itaipu Mais que Energia” destinado para investimento e a realização das obras do asfalto para o Bairro da Figueirinha e da recuperação e conservação das nascentes, como está o andamento das obras, assim como a previsão da conclusão. Que seja encaminhado à Casa de Leis, um relatório detalhado em relação ao andamento e ao custo de cada uma delas. A população está indagando e precisamos saber como estão sendo aplicados os referidos recursos.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_16.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que forneça informações sobre as providencias tomadas pelo Município, sobre  restauração da pavimentação asfáltica, do loteamento da Loteadora Pizzolato, onde há vários buracos e muitos locais o asfalto está esfarelando, dificultando o tráfego de veículos e pedestres, com isto os moradores tem reclamado bastante.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_n._17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_n._17.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que através do senhor Leonardo Padilha Polato - Secretário Municipal de Esportes, envie a esta Casa de Leis a planilha de prestação de Contas, da arrecadação do Torneio 1º de Maio, bem como nos informe, em que conta foram depositados os valores arrecadados, visando assim, manter a transparência dos trabalhos públicos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_18.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal, para que: considerando a resposta a sua indicação nº 24/2024, através do OF. GP Nº 158/2024, encaminhe para conhecimento desta Casa o esboço do Projeto da revitalização da quadra Esportiva Antônio Voltarelli, bem como nos informem como está o andamento dos trabalhos.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_19.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe a esta Casa de Leis como estão as obras do poço artesiano que beneficiará os moradores do Bairro Barra Nova e Córrego D’Ouro, visto que foi informado que a mesma foi concluída. Gostaria de saber o que falta e de quem é a responsabilidade, da inauguração e liberação para uso pela comunidade que sofre com a falta do abastecimento de água, sendo que muitos moradores estão se obrigando a comprar caminhão pipa de água.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_20.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que realize um levantamento junto a Secretaria de Assistência Social para verificar se houve mais casos semelhantes ao ocorrido com a senhora Geovana Cristina, que na data que foram entregues os cobertores, através da Assistência Social, a mesma se encontrava presa e após a liberação foi procurar para pegar o cobertor e foi informada que ela já havia pego, o que não era possível, pois a mesma estava impossibilitada na data da entrega.  A necessidade deste levantamento, não se deve tanto pela não entrega do cobertor a senhora Geovana, mas para verificar se não ocorreram outras falhas como esta.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_21.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_21.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente divulgue a lista com o nome dos beneficiados com as últimas unidades das moradias de interesse social, construídas pelo município. Para que assim os beneficiados possam se programarem para ocuparem suas moradias, que é o sonho destas pessoas. Também porque estamos entrando em período eleitoral e pessoas podem querer se promover prometendo a liberação das referidas moradias.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_22.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_22.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Municipal do Meio Ambiente e Agricultura, seja encaminhada a esta Casa de Leis, informações referentes a quantidade de toneladas de calcário para distribuição aos agricultores de nosso município. Que detalhe quantidade total, quantidade já adquirida e quantidade distribuída. Bem como quantas famílias foram beneficiadas, a relação nominal dos agricultores já beneficiados e os que estão na lista de espera, e ainda quais os critérios adotados para a distribuição do calcário.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_23.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente determine a realização do serviço de poda de uma árvore na Rua América em frente ao número 480. A qual além do risco de queda de galhos, pode acabar causando também problemas no sistema elétrico, com queda de energia em dias de chuva e vento e curto-circuito, pois os galhos estão altos e alcançam a rede elétrica, apresentando riscos à população, principalmente para o morador próximo, cuja propriedade é de madeira.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_242024_paulo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_242024_paulo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que cobre da COPEL a resolução da situação dos fios elétricos presos em uma árvore na Rua Jacucaca, nº 22, Q G, Lote 07, no bairro da Figueirinha, para garantir a segurança da população local.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_n._25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_n._25.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que esclareça os motivos da dispensa da Dra. Indira, que prestava serviço no setor de saúde, através da Empresa CLÍNICA MEDICA PEREZ &amp; GOMES LTDA, realizando os exames de ultrassonografia, tão necessários a população.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicito o registro de meu nome, para o cargo de 1º Secretário da Mesa Diretora da Câmara, para o biênio 2024/2026, para ser submetido a votação em sessão especial do Posse a realizar-se em 01/01/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2000,67 +2000,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emendamodificativapl192024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/emendamodificativa022024_pl23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n._18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao202024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/inndicacao_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/mensagem_de_veto_01_de_2024_projeto_de_lei_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/portaria_01_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/portaria_02_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/portaria_03_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/plc012024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/proj_de__lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/proj_de_lei_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/pl062024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_n_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/proj_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/pl102024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n._12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pl132024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_n_015_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/pl162024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/pl182024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pl272024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_n._28.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_n._29.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_n._30.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_n._33.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/projeto_de_lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/projeto_de_lei_no36.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei__38.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/pl422024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/pl432024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/pl442024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/projeto_de_lei_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/ptojeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_56.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_57.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl662024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/pl692024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl732024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/pl742024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/proj_79.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_n._01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_012024_paulo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento__07.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/requeerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_102024_paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_112024_paulo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_n._17.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_242024_paulo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_n._25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/emendamodificativapl192024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1223/emendamodificativa022024_pl23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n._18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao202024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1215/indicacao_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/inndicacao_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/indicacao_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/indicacao_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/mensagem_de_veto_01_de_2024_projeto_de_lei_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/portaria_01_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/portaria_02_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/portaria_03_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/plc012024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/proj_de__lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/proj_de_lei_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/pl062024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_n_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/proj_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/pl102024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n._12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/pl132024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_n_015_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/pl162024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/pl182024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/pl272024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_n._28.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_n._29.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_n._30.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_n._33.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/projeto_de_lei_no_035.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/projeto_de_lei_no36.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei__38.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/pl422024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/pl432024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/pl442024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/projeto_de_lei_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1248/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/ptojeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_56.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/projeto_57.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl662024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/pl692024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl732024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/pl742024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/proj_79.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_n._01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_012024_paulo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/requerimento__07.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/requeerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_102024_paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_112024_paulo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/requerimento_n._17.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_242024_paulo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_n._25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>