--- v0 (2025-12-12)
+++ v1 (2026-05-17)
@@ -54,138 +54,138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda da Lei Orgânica </t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/pelom012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/pelom012025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, acrescentando o artigo 3ºA ao ato das disposições transitórias, que dispõe sobre o prazo para entrega dos respectivos projetos de Lei do Plano Plurianual, Lei de Diretrizes Orçamentárias e Lei Orçamentaria Anual.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/pl332025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/pl332025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO PARA 2025 DO MUNICÍPIO DE CALIFÓRNIA/PR.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/pl432025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/pl432025.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza a criar Projeto/Atividade e Ação na Lei N° 1890/2021, que dispõe sobre o Plano Plurianual para o quadriênio 2022/2025, e na Lei N° 2076/2024, que dispõe sobre a Lei de Diretrizes Orçamentárias – LDO com abertura de crédito adicional especial para criação de novo elemento de despesa no orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/pl482025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/pl482025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/pl612025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/pl612025.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/pl622025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/pl622025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA do Município de Califórnia para o período de 2026 – 2029.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/pl632025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/pl632025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Elaboração das Diretrizes Orçamentárias para o exercício de 2026 do Município de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/pl642025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/pl642025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CALIFÓRNIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -492,67 +492,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/pelom012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/pl332025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/pl432025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/pl482025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/pl612025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/pl622025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/pl632025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/pl642025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/pelom012025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/pl332025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/pl432025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/pl482025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/pl612025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/pl622025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/pl632025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/pl642025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>