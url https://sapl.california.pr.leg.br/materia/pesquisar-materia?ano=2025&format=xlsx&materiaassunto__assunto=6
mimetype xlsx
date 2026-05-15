--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,258 +54,258 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>NEUCI VENÂNCIO FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria112025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria112025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de ANDRE GUILHERME HOPKA DE SOUZA para exercer o cargo de Assessor Jurídico, em provimento em comissão, da Câmara do Município de Califórnia-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/plc022025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/plc022025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2015, que dispõe sobre Extrutura Administrativa do Municipio, acrescentando cargo de Acessor II à Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/pl022025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/pl022025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/pl032025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/pl032025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores efetivos: estatutários e celetistas, cargos de provimento em comissão, aposentados e pensionstas da Prefeitura do Município de Califórnia, EXCETO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/pl042025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/pl042025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos Servidores Públicos do Magistério no âmbito do Município de Califórnia – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/pl052025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/pl052025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos valores do Programa de Auxílio-Alimentação aos servidores ativos estatutários e celetistas, cargos em provimento em comissão, contratados e permutados no âmbito Administração Direta do Município de Califórnia.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1324/pl062025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1324/pl062025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Municipal n.º 2.054/2024 no que se refere aos valores da Tabela das Bolsas Auxílio Estágio do Município de Califórnia.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Neuci Venâncio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária/reajuste da Tabela dos Servidores de cargos efetivos e cargos de provimento em comissão da Câmara do Município de Califórnia.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/pl082025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/pl082025.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de diárias aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/pl122025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/pl122025.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento de diárias ao Chefe do Poder Executivo, Vice-Prefeito, Secretários, Chefe de Gabinete e Acessor Jurídico do Poder Executivo do Municipio de Califórnia-PR.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/pl152025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/pl152025.pdf</t>
   </si>
   <si>
     <t>Revoga em sua totalidade a Lei Ordinária municipal n° 2.100/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/pl222025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/pl222025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária Municipal nº 1.889/2021, que dispõe sobre o Programa de Qualificação ao Desempregado, denomidado "Frente de Trabalho".</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/pl362025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/pl362025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento salarial dos Servidores Públicos do Magistério no âmbito do Município de Califórnia – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/pl452025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/pl452025.pdf</t>
   </si>
   <si>
     <t>Regulamenta as Gratificações dos Servidores e Empregados Públicos, Estatutários e Celetistas, do Município de Califórnia, exceto Profissionais do Magistério.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl692025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl692025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA PARA O CARGO DE PROCURADOR JURÍDICO E AUTORIZA A ABERTURA DE PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/pl782025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/pl782025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1687/2017 - Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, exceto do Magistério e Celetistas, criando Novas Vagas para o Cargo de Motorista.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/pl812025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/pl812025.pdf</t>
   </si>
   <si>
     <t>Cria, Transforma e Extingue cargos e funções, reestrutura cargos, altera a remuneração de servidores e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -612,67 +612,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria112025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/plc022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/pl022025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/pl032025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/pl042025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/pl052025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1324/pl062025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/pl082025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/pl122025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/pl152025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/pl222025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/pl362025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/pl452025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl692025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/pl782025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/pl812025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria112025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/plc022025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/pl022025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/pl032025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/pl042025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/pl052025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1324/pl062025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/pl082025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/pl122025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/pl152025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/pl222025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/pl362025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/pl452025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl692025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/pl782025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/pl812025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>