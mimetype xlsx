--- v1 (2026-02-04)
+++ v2 (2026-06-22)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neto Domingues, Vlademiro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/</t>
+    <t>http://sapl.california.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o Executivo Municipal providencie o reajuste das diárias dos motoristas de ambulância de nosso município, visto que o valor pago não cobrem as despesas que tem durante as viagens. Os motoristas prestam um excelente trabalho, levando pacientes para outros municípios como: Curitiba e Jacarezinho, entre outros, e, nada mais justo do que serem valorizados._x000D_
                                  Sugerimos também melhorias para o Centro Municipal de Saúde Padre Tito Cerasoli. Tais como: telefonista nos finais de semana, a fim de que a população não fique desassistida, com relação ao atendimento telefônico, junto ao órgão citado. Bem como, que seja designado um vigia para a melhor segurança de todos.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vlademiro</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, através do setor competente, providencie a equiparação salarial das servidoras ROSANA CRISTINA ORTIZ e ROBERTA DOS SANTOS SOUZA GUTIERES aos dos técnicos em enfermagem que trabalham em regime de 12 x 36 horas._x000D_
 _x000D_
 Essa medida visa reconhecer o trabalho dedicado e de longa data dessas servidoras auxiliares, cujos salários estão atualmente muito abaixo dos técnicos em enfermagem, apesar de seu tempo de serviço.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -116,353 +116,353 @@
   <si>
     <t>Neto Domingues</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine ao setor competente implantação de faixas elevadas para a travessia de pedestres em frente as escolas: Estaduais, Municipais e particulares de nosso município, para garantir mais segurança para os alunos e para a comunidade escolar, proporcionando assim uma travessia mais segura ao pedestre.  Isto porque as faixas elevadas obrigam os motoristas a reduzir a velocidade, nivelam as calçadas e a passagem, aumentam a visibilidade dos pedestres e melhoram a mobilidade.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito verifique a possibilidade de reajuste dos valores dos Passes Estudantis do  “Programa de Incentivo à Educação Técnica e à Educação em Nível Superior”, dos estudantes de nosso município que vão para municípios vizinhos.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Neuci</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao082025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao082025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, tome as devidas providencias no sentido de fazer estudo e planejamento junto ao setor competente para que se faça a remodelação dos quebra-molas localizados na Rua José Cunha Neto, Avenida Getúlio Vargas e Rua Itararé, visto que  os mesmos são muito robustos, prejudicando o tráfego de caminhões carregados de cereais proveniente da zona rural.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao092025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao092025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o Executivo Municipal avalie a possibilidade de rever e aumentar o valor da remuneração paga atualmente aos Conselheiros Tutelares. Verificamos que o valor está defasado em comparação com os municípios vizinhos de mesmo porte._x000D_
 _x000D_
                                Reconhecendo a importância que o Conselheiro Tutelar tem em relação à proteção da criança, dos jovens e adolescentes, o volume de trabalho realizado pelos Conselheiros e a importância do trabalho que prestam à sociedade, sugiro que seja revisada a lei que trata dos valores remuneratórios dos Conselheiros Tutelares para que continuem prestando seu trabalho com excelência e sejam devidamente valorizados dentro dessa área.Câmara Municipal de Califórnia, 30 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao102025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao102025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito tome as devidas providências no sentido de conceder auxílio financeiro mensal ao Lar São Vicente de Paulo. Nos últimos anos, o Lar tem passado por muitas dificuldades financeiras, e nas gestões passadas, este auxílio foi concedido, proporcionando um suporte crucial à instituição. Sugiro tambem que seja fornecido ao Lar São Vicente de Paulo, materiais hospitalares, visto que o  fornecimento atual pelo posto de saúde não está sendo suficiente, especialmente para itens como luvas, esparadrapos, bolsas coletoras, algodão, fraldas e sondas.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao112025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao112025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito tome as devidas providências no sentido de criar um espaço dedicado às crianças portadoras de autismo, com profissionais de diversas áreas, incluindo pediatras, fonoaudiólogos e psicólogos. Além disso, sugere-se que sejam implementadas alternativas que promovam melhor qualidade de vida e inserção social para essas crianças, bem como apoio psicológico para os pais, proporcionando um acompanhamento mais aprofundado.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao122025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao122025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito tome as devidas providências no sentido de retirar árvores e cercas localizadas nas beiras das estradas rurais de nosso município. Com a modernização das máquinas agrícolas, que estão cada vez maiores, torna-se extremamente difícil transitar nas estradas nas condições atuais. A remoção dessas barreiras permitirá um trânsito mais seguro e eficiente para os agricultores locais, beneficiando tanto a produção agrícola quanto a segurança viária.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao132025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao132025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito tome as devidas providências no sentido de revitalizar e restaurar a área de lazer municipal denominada "Prainha". A revitalização desta área promoverá o bem-estar social, integrando as comunidades e proporcionando lazer e entretenimento como instrumentos de promoção social e saúde._x000D_
 _x000D_
 Constato a necessidade da reativação deste espaço devido à carência da população por um local onde possa estar com a família e fazer caminhadas com segurança. É importante ressaltar que em nosso município há poucos locais de lazer para a comunidade.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao142025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao142025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente_x000D_
 Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, tome as_x000D_
 devidas providências no sentido de fazer estudo e planejamento junto ao setor competente para realizar_x000D_
 a limpeza e manutenção do bueiro localizado na Avenida Getúlio Vargas, em frente à farmácia_x000D_
 Drogamais, n.º383. Efetuar o conserto do buraco no asfalto, na Rua Caiobá, onde havia um cone_x000D_
 sinalizando o perigo._x000D_
  Justifica-se a presente indicação pela necessidade de garantir a segurança e a_x000D_
 integridade do trânsito, bem como o bom estado de conservação das vias públicas.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao152025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao152025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente_x000D_
 Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, tome as_x000D_
 devidas providências no sentido de fazer estudo e planejamento junto ao setor competente para dar_x000D_
 início às reformas do Estádio São Francisco, que foi interditado, mas até o momento não teve o início_x000D_
 das obras. Os atletas que praticam futebol estão reclamando pela impossibilidade de uso do campo, e_x000D_
 o abandono está resultando na destruição dos vestiários pelo público._x000D_
  Justifica-se a presente indicação pela necessidade de garantir o bom estado de_x000D_
 conservação dos espaços de uso coletivo e promover a prática esportiva segura para a comunidade.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_n._16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_n._16.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, tome as devidas providências junto ao setor competente, para que sejam instaladas câmeras de monitoramento e segurança em pontos estratégicos, nas salas de aulas e entradas,  das  Escolas e CMEIs Municipais, para permitir maior segurança nestes estabelecimentos de Ensino.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_n._17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_n._17.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie através de ato legal o reajuste, pelo menos do índice inflacionário, dos valores do auxílio financeiro aos pacientes, usuários do Sistema Único de Saúde (SUS), que necessitam realizar tratamentos de saúde em outros municípios, os chamados TFD (Tratamento Fora de Domicílio). Esses valores são para cobrir despesas relativas ao transporte do paciente e seu acompanhante, bem como diárias para alimentação e pernoite. Considerando a inflação e que as pessoas que fazem jus a este benefício estão em estado de fragilidade social, esta atualização é necessária, pois os valores pagos estão inferiores aos necessários.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_18.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através da Secretaria competente agilise os trabalhos de restauração e construção do muro de arrimo das moradias de interesse social do “Residencial Eduardo Antônio da Silva”, pois as mesmas estão em processo de entrega e ocupação e é necessário assegurar que as casas estejam em condições adequadas, garantindo a segurança dos futuros moradores.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_19.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através da Secretaria competente verifique a possibilidade  de instalar quebra molas de acordo com as Normas Nacionais de Trânsito na Rua Itararé,  no início  do Residencial Recanto Verde, onde dá entrada para o CMEI Rosana de Oliveira Vasques e  Escola Sueli Bisconcine.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_20.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_20.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, verifique junto ao setor competente a possibilidade de colocar massa asfaltica, para efeito de tapa buracos no trecho da estrada àgua Atum, que vai para as chácaras. Soube que ja faz parte do plano de obras empiçarrar a referida estrada, mas o trecho que já está com asfalto a piçarra não resolve.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_21.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_21.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através do órgão competente, estude a possibilidade de reativar a Feira da Lua em nossa cidade, conforme estabelecido pela Lei Ordinária Municipal nº 1.679, de 2017.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_22_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_22_2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através do órgão competente, estude a possibilidade de criar e adequar vagas de estacionamento para idosos e pessoas com deficiência nos locais públicos de nossa cidade, incluindo escolas, igrejas, unidades de saúde e órgãos públicos, conforme o Estatuto do Idoso (Lei Federal 10.471, de 2003) e a Resolução do CONTRAN nº 303/08.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao232025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao232025.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, através da Secretaria competente providencie a instalação de um redutor de velocidade elevado com faixa de pedestre na Rua João Batista Fracasse, em frente ao Parquinho Infantil, no Residencial Marina Portelinha._x000D_
                                    Essa medida visa aumentar a segurança dos crianças e da comunidade que circulam pela área. Com o redutor de velocidade, buscamos garantir um trânsito mais seguro e diminuir os riscos de acidentes.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao242025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao242025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o Executivo Municipal  providencie para que seja concedido o reajuste total do piso salarial dos professores. _x000D_
 _x000D_
 Justificativa:_x000D_
 Visto a necessidade de garantir um piso salarial justo e adequado para os professores, reconhecendo seu papel fundamental na educação, bem como a importância de alinhar o município com as diretrizes nacionais para a valorização dos profissionais da educação. Cito como exemplo o município de Apucarana, onde o presidente da Câmara Municipal se comprometeu a acelerar a votação dos projetos de reajuste salarial dos servidores, incluindo o piso da educação.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao252025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao252025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine à Secretaria responsável  a realização  de estudos para a implementação do treinamento de combate a incêndio e disponibilize equipamentos de proteção individual (EPIs) para os motoristas do pátio e equipe de servidores que atuam nos trabalhos de combate ao fogo. _x000D_
 _x000D_
 Justificativa: _x000D_
 A presente indicação visa atender a necessidade observada nos serviços de combate a incêndio, nos quais os funcionários do pátio tem atuado sem o devido treinamento e equipamentos necessários. Portanto é visível a necessidade de preparar os funcionários do pátio para o combate a incêndios e a importância de fornecer equipamentos adequados para garantir a segurança dos mesmos, visto que o município não possui corpo de bombeiros,</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao262025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao262025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito determine à Secretaria responsável providências no sentido de reparar ou remover o letreiro no portal do pontilhão localizado próximo ao semáforo._x000D_
 _x000D_
 Justificativa:_x000D_
 Visto que o letreiro está em mau estado de conservação, com letras faltando, e que sua aparência danificada causa uma impressão negativa. A maneira que vejo de manter uma imagem positiva do município é a restauração ou remoção do referido letreiro.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao272025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao272025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que providencie junto ao setor competente a retomada da obra da galeria da travessa Maringá, realizando levantamento detalhado das obras necessárias para a conclusão da galeria, incluindo um cronograma de execução com prazos definidos para cada etapa e de dotação orçamentária específica para garantir a conclusão da galeria e o subsequente asfaltamento da área. _x000D_
                                  Sugiro também uma atenção especial para a conclusão da obra poço artesiano da água da Prata, com a realização de um levantamento detalhado das obras necessárias para a finalização das instalações das tubulações, incluindo um cronograma de execução com prazos definidos para cada etapa.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_n._28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_n._28.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que seja elaborado Projeto de Lei que “Cria no Município de Califórnia o Programa de Incentivo à Microempresa e à Empresa de Pequeno Porte, em âmbito local, na forma da Lei Complementar Federal nº 147, de 7 de agosto de 2014”, para discutir uma iniciativa vital para o crescimento e o desenvolvimento econômico da nossa cidade.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_n._29.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_n._29.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através da Secretaria competente, realize estudos no sentido de criar e implementar um plano de gestão de estacionamento para embarque e desembarque de pacientes e vagas para estacionamento na Rua Miriam Marçal, em frente ao Centro Municipal de Saúde Padre Tito Cerasoli.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_30_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_30_2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine à Secretaria responsável, a instalação de bebedouros, com água potável em condições de higiene e uso, instalados em locais visíveis, sinalizados e de fácil acesso no Cemitério Municipal de Califórnia.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Neuci, Maycon</t>
   </si>
   <si>
     <t>Apresento a V.Exas., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, estude a viabilidade de que seja realizada a prática de transportar na forma de carona pessoas que não são escolares nos ônibus que transportam os estudantes da zona rural ( Bairros: Laranjal, Córrego do Ouro, Barra Nova, Jacutinga, Taquarinha etc), usando alguns critérios de segurança como: trecho autorizado, pessoas cadastradas e uso de assentos vagos, sem prejudicar ou tirar a comodidade dos estudantes. Caso não seja possível esta forma de carona que estude a viabilidade de destinar um veículo para o transporte dos moradores destes Bairros, assim como é realizado para os moradores do Bairro da Figueirinha.  _x000D_
                                           Solicito também que o senhor prefeito verifique a possibilidade de colocar uma ou duas vezes por semana um horário do meio dia, no ônibus que transporta trabalhadores e demais moradores da Figueirinha que precisam vir para Califórnia, porque o mesmo traz as pessoas pela manhã e só retorna à tarde, e há muitas pessoas que não precisam ou não podem permanecer em Califórnia o dia todo.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Maycon</t>
@@ -503,1949 +503,1949 @@
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito, através do setor competente, analise a possibilidade de conceder ajuda de custos no transporte dos moradores de Califórnia que precisam se deslocar diariamente para trabalhar fora do município. Esta medida tem grande relevância para a população, já que muitos trabalhadores precisam se deslocar diariamente para outros municípios e arcam com altos custos de transporte.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que o senhor prefeito analise a viabilidade de instalar um toldo na entrada da Unidade Básica de Saúde – UBS - Mario  Farah Rafka, com tamanho suficiente para que a ambulância possa chegar até a porta. Esta benfeitoria é necessária para dar mais conforto aos funcionários e usuários dos serviços de saúde ali prestados, pois no verão é o sol que prejudica e em dias de chuva as pessoas se molham.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlos Eduardo, Ronaldo Martins, Vlademiro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_n._38.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_n._38.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito analise a viabilidade de dar continuidade ao Programa de Qualificação ao Desempregado, denominado “Frente de Trabalho”, alterando a Lei nº 1889/2021, onde estabelece a  jornada de atividade no Programa de 40 (quarenta) horas semanais, mais participação em curso de qualificação profissional ou alfabetização de ensino básico, para que a qualificação esteja incluída nas 40 (quarenta) horas semanais, desta maneira o senhor Promotor não porá objeção. _x000D_
                                  Sugerimos também o reajuste do valor pago ao bolsa auxílio-desemprego destes trabalhadores. Pois é necessário um suporte mais robusto para aqueles que estão em situação de vulnerabilidade social e que dependem das oportunidades de trabalho oferecidas pela “Frente de Trabalho”, um programa municipal voltado para a inclusão de desempregados em atividades temporárias de utilidade pública.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao392025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao392025.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 95 do Regimento Interno, a presente Indicação, a ser encaminhada ao Executivo Municipal, SUGERINDO que seja elaborado Projeto de Lei que: “Dispõe sobre o pagamento parcelado do Imposto sobre a Transmissão de Bens Imóveis - ITBI no Município de Califórnia-PR e dá outras providências”, com o objetivo de facilitar o pagamento deste imposto, que tem um valor elevado, _x000D_
                                       Ao realizar o parcelamento do pagamento do ITBI, facilitando assim a regularização de inúmeras transferências imobiliárias no território municipal, cabe destacar que a presente proposta não acarreta custos ao Poder Executivo, muito menos renúncia de receita, ao contrário, estimula o pagamento do imposto e fomenta a regularização dos negócios e demais atos que estão sujeitos ao pagamento do ITBI._x000D_
         Assim, encaminho em anexo modelo de Projeto de Lei sugerido, na certeza de que o mesmo merecerá o apoio.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_n._40.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_n._40.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie junto ao setor competente, com a devida urgência, a limpeza das calçadas da Avenida José Cunha Neto._x000D_
 _x000D_
 Ressalto que, em diversos trechos dessa Avenida, as calçadas estão tomadas pelo mato, o que dificulta a circulação das pessoas, especialmente idosos, crianças e portadores de necessidades especiais. A limpeza das calçadas é essencial para garantir a segurança e o bem-estar de todos os cidadãos que utilizam essa via.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_n.41.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_n.41.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie junto ao setor competente para que seja executada a readequação da galeria de esgoto da Rua Campo Limpo para o escoamento das águas da chuva, visto que toda água das ruas do lado de cima, automaticamente deságuam nela e desde a sua construção foi apenas colocada a massa asfáltica. Existe um bueiro no início da rua e outro no fim da mesma, o que prejudica a correta drenagem de água causando proliferação do mosquito da dengue. _x000D_
                                   Sugiro ainda a manutenção e limpeza do Parque do Bosque com a maior urgência possível.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_n._42.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_n._42.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito juntamente com a Secretaria Municipal  de Assistência Social verifique a possibilidade do retorno das atividades físicas da “Melhor Idade” para o horário matutino. _x000D_
                                  Sabemos que a atividade física na terceira idade é um investimento na promoção da saúde integral. Os benefícios físicos, mentais, emocionais e sociais são inestimáveis para garantir um envelhecimento ativo e satisfatório, porem os participantes achavam mais proveitoso e saudável quando estes exercícios eram realizados no horário matutino. No horário vespertino, principalmente pelo calor, não estão se sentindo confortáveis e gastariam se possível que retornasse para o horário matutino.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_n._43.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_n._43.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito através da Secretaria competente promova estudos para disponibilizar  e oferecer serviços veterinários gratuitos de consultas, cirurgias, castrações, vacinas e exames de cães e gatos. Este benefício deve atender à população de baixa renda, assistida por programas sociais e residentes em nosso município. Sendo os atendimentos realizados conforme disponibilidade de vagas e com priorização dos casos de urgência. _x000D_
 Em face do número sempre considerável de animais em situação de rua e que grande quantidade deles são atendidos pela Ong “Anjos de Quatro Patas”, solicito que este benefício seja também estendido a mesma garantindo mais cuidados para os pets da cidade.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Ronaldo Martins, Vlademiro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_n._44.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_n._44.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, tome providências no sentido de fazer estudo e planejamento junto ao setor competente para que se faça a contratação do médico Dr Denis Caruso para atender no Centro Municipal de Saúde. Com o aumento da demanda se faz necessário o retorno deste profissional, que é filho de Califórnia e o povo clama por seu retorno, visto que o mesmo, além de ótimo profissional, sempre prestou um atendimento digno e atencioso aos pacientes de nosso município.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_n._45.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_n._45.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo determine ao setor competente que refaça a pintura de denominação de vias públicas nos postes da concessionária de energia elétrica, visto que a que foi feita já está muito desbotada.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_n._46.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_n._46.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie junto ao setor competente, a instalação de lixeiras comunitárias, para a coleta de lixo reciclável, em todas as entradas para os Bairros da Zona Rural, do município de Califórnia. O descarte incorreto deste lixo ocasiona transtornos, causando riscos de proliferação de pragas, prejudicando à saúde da população e poluindo o meio ambiente, portanto, a necessidade da colocação destas lixeiras para atender moradores que ainda não contam com este serviço é necessária e urgente.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_n._47.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_n._47.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie, para que sejam realizadas as reformas exigidas pelo corpo de bombeiros  e a instalação de aparelhos de ar condicionado no Clube da Melhor Idade Benedito Machado. Visto que o local é usado para reuniões, palestras e bailes e os ventiladores lá existentes acabam não sendo suficientes para oferecer o conforto daqueles que lá frequentam.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_n._48.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_n._48.pdf</t>
   </si>
   <si>
     <t>SUGERINDO à Administração Municipal que estude a possibilidade de colocar grama sintética ou piso emborrachado no espaço do playground, na Praça São Francisco, visto que atualmente está na terra e com mato ao redor. A grama sintética ou piso emborrachado em playground evita que as crianças tenham reações alérgicas, coloquem areia ou terra na boca, se machuquem, entre outros. Ou seja, é uma opção mais segura. Além disso, contribui para o paisagismo do ambiente, deixando-o decorado e ainda mais bonito.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_49.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo providencie para que sejam realizados estudos técnicos para melhoria na orientação de tráfego, no encontro das Ruas Cinzas com a Rua Piquiri e também no entroncamento das Ruas: Minote Bolinelli, Cinzas e Corumbataí, com a implantação de dispositivo de sinalização, seja com colocação de placas ou pinturas de faixas. Estes locais possuem grande fluxo de veículos e pessoas, tornando necessária providencias urgentes como forma de garantir segurança para os pedestres e também dos motoristas, pois neste local não há nem placas indicativas de preferencial para passagem de veículos. A sinalização servirá para minimizar riscos de acidente, e permitir que o tráfego flua com mais segurança.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_n._50.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_n._50.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, estude a possibilidade de conceder isenção  dos valores referente das parcelas das moradias de interesse social do “Residencial Eduardo Antônio da Silva”, devido aos vários transtornos que estão ocorrendo e porque este projeto tem como objetivo garantir à população, especialmente a de baixa renda, o acesso à habitação digna.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_n._51.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_n._51.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal verifique junto a Secretária Municipal de Saúde a possibilidade de mudar de local a sala de atendimento de emergência, visto que tem ocorrido com frequência de pessoas, sem permissão,  penetrarem na sala durante o atendimento de enfermagem ou médico, tumultuando assim o ambiente, de trabalho._x000D_
 Reforço novamente o pedido de telefonista nos finais de semana e de um vigia para a melhor segurança de todos, porque os profissionais da enfermagem e motorista não tem obrigação de ficar atendendo telefone e fazendo atendimento de recepção.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_n._52.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_n._52.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito através dos setores competentes providencie para que seja colocada em prática  a Lei Municipal nº 2088/2024, sancionada em agosto de 2024, mas que até o momento não saiu do papel. Esta lei concede o  direito do paciente receber gratuitamente do Poder Público medicamentos nacionais e/ou importados a base de cannabis medicinal que contenham em sua fórmula a substância Canabidiol (CBD), e/ou Tetrahidrocanabidiol (THC) e/ou demais canabinoides da planta, desde que devidamente autorizado pela Agência Nacional de Vigilância Sanitária – ANVISA e prescrito por profissional médico acompanhado do respectivo laudo das razões da prescrição, nas unidades de saúde pública municipal no Município de Califórnia-PR.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n._53.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n._53.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através da Secretaria competente,  promova estudos no sentido de oferecer um local adequado para a recuperação e tratamentos necessários aos cães e gatos de rua, após o castração realizada gratuitamente pelo município, para garantir que eles tenham uma recuperação completa e uma vida saudável.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_n._54.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_n._54.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, promova estudos técnicos e planejamento junto ao setor competente para que se faça a sinalização de trânsito com colocação de placas, demarcação de solo com pinturas e construção de quebra-molas ou faixas elevadas de acordo com as Normas Nacionais de trânsito, no Residencial São Francisco. _x000D_
  A ausência de sinalização adequada e a falta de infraestrutura têm causado transtornos e pode até causar acidentes graves. É fundamental que essas melhorias sejam feitas com urgência para garantir a segurança da população.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_n._55.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_n._55.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Executivo Municipal providencie melhorias na Capela Mortuária Municipal, como a manutenção do ar condicionado que não está funcionando, ou a troca por um melhor, cobertura na parte do fundo entre as salas,  visto que as pessoas, neste espaço, ficam expostas à chuva ou sol e estudos no sentido de ampliar a cozinha, pois quando são realizados mais de um velório as pessoas encontram dificuldades. _x000D_
  Visando proporcionar maior conforto físico e manifestar respeito às famílias enlutadas é que apresento este pedido. Neste momento de fragilidade e de tristeza com a morte de um ente querido, a comunidade necessita de um local que ofereça condições de uso adequado e conforto, no momento em que estiverem velando seus entes queridos.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_n._56_1.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_n._56_1.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao senhor prefeito, que tendo em vista que o município recebeu 3 (três) novos ônibus para a Educação, que seja realizado leilão dos usados e aplique os recursos da venda dos ônibus para melhorias e ampliação da Escola Municipal Califórnia. A Educação é a base para o desenvolvimento de nossa cidade e a formação de cidadãos conscientes. Por isso, é imprescindível que invistamos na infraestrutura de nossas escolas, garantindo um ambiente adequado para o aprendizado dos alunos e o trabalho dos profissionais da educação.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind._no_57.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind._no_57.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao senhor prefeito, que analise a possibilidade de adquirir um veículo adaptado para o transporte de cadeirantes a consultas de saúde.  A aquisição de um veículo adaptado é necessária para que o Município possa transportar com mais segurança e conforto pessoas com deficiência física. Além do conforto, o transporte por meio de um veículo adaptado reduziria o esforço de locomoção dos pacientes. Não sendo possível a aquisição imediata que seja destinado um veículo mais amplo, visto que no usado atualmente as pessoas ficam praticamente sufocadas no veículo.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_58.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_58.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, considerando a necessidade de implementação do Programa Municipal de Incentivo e apoio ao Esporte , que é de grande importância para todos, mas principalmente para crianças e jovens afastando-os das drogas, buscando condições para que tenham no esporte organizado uma maneira de ficar longe dos vícios e ao mesmo tempo praticar uma atividade saudável; providencie  através dos setores competentes para que seja colocada em prática  a Lei Municipal nº 1785/2019, que cria o Programa de Incentivo ao Esporte.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_59.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_59.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito juntamente com a Secretaria Municipal  de Transporte, Obras e Serviços Públicos, estude a possibilidade de cascalhar a Rua que faz a ligação do Residencial Montreal a BR-376. Até que não seja executada a obra asfáltica o cascalho ajudará bastante, de forma a garantir o deslocamento das pessoas, visto que a população já está usando esta travessia.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_n._60.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_n._60.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito verifique a possibilidade  de instalar quebra-molas de acordo com as Normas Nacionais de Trânsito na Rua Carlos Godoy próximo ao Bar do José Carlos e na Rua Mauro Ravaneda próximo a residência do senhor Walter Voltarelli.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Maycon, João Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/ind._no_61.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/ind._no_61.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito altere/reajuste o padrão de vencimento dos TÉCNICOS E AUXILIARES DE ENFERMAGEM, atualizando o piso salarial das categorias, que foi alterado pela LEI FEDERAL N° 14.434 de 05 de Agosto de 2022, com os devidos amparos e ressalvas constituídos na referida Lei._x000D_
  A Presente indicação visa regulamentar os ganhos desta categoria, amparados em Lei Federal nº 14.434/2022 que estabelece o piso salarial nacional para enfermeiros, técnicos e auxiliares de enfermagem.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/ind._no_62.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/ind._no_62.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie para que seja fiscalizado se está sendo cumprido o disposto na Lei Municipal nº 1825/2019, que Determina que os estabelecimentos públicos e privados do município de Califórnia - PR insiram, nas placas de atendimento prioritário, o símbolo mundial do autismo”, que seja colocada também nas vagas de estacionamento prioritário as vagas para autistas.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/ind._no_63.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/ind._no_63.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie junto ao setor competente para que sejam realizados estudos no sentido de melhorar a segurança do pontilhão, colocando alambrado por exemplo, para evitarmos algum acidente com as pessoas que transitam no local, pois a altura é considerável e se alguém cair pode haver grandes danos.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_64.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_64.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie a instalação de uma câmara fria no Terminal do Trabalhador, onde são preparadas as merendas escolares, com vistas à conservação legal dos alimentos para garantir a melhor conservação das carnes utilizadas. Há um volume considerável de alimentos (verduras/leite/carnes) recebidos dos produtores da agricultura familiar (Programa Nacional de Fortalecimento da Agricultura Familiar, o Pronaf), tornando, portanto, imprescindível a aquisição de uma câmara fria (frigorífica) para guardar melhor, bem como economizar, os produtos da merenda escolar.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_65.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito determine ao setor competente a reforma e revitalização do campinho ao lado da Escola Suely Bisconcine Viana. A reforma visa proporcionar um ambiente seguro e adequado para a prática esportiva dos alunos. Essas melhorias são essenciais para promover a qualidade de vida e incentivar o desenvolvimento de atividades que promovem a saúde e bem-estar dos estudantes.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_66_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_66_2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao senhor prefeito que promova estudos no sentido de apresentar, para deliberação da Câmara, Projeto de Lei nos termos do modelo anexo, com o objetivo de criar no Município de Califórnia o ‘Cartão - Estudar É Preciso’, para os alunos matriculados na Rede Pública Municipal de Ensino, possibilitando que, com o crédito para aquisição do Kit Uniforme e material escolar, os pais e/ou responsáveis possam escolher um estabelecimento comercial credenciado para adquirir o uniforme e os materiais escolares do seu filho (a) dentro do nosso município, o que promoverá o giro econômico, onde o dinheiro deverá circular dentro do próprio município. Os estabelecimentos habilitados a disponibilizar o kit uniforme deverão manter padrão de qualidade quanto ao modelo e tecido exigidos pela Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_67.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_67.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  determine ao setor competente a execução de pintura de faixa de pedestres e sinalização de solo na Rua São Francisco, próximo a Padaria  “Sabores da Paty” e antes do Pontilhão.  Trata-se de providência necessária, tendo em vista ser local com intenso fluxo de veículos e pedestres, sendo inclusive, rota de entrada e saída de vários residenciais e para a zona rural e que carece da pintura das faixas de pedestres. _x000D_
 Solicito também que seja viabilizado junto a concessionária responsável pela manutenção da Rodovia BR 376, demarcações de solo e a implantação de dispositivo de sinalização, com colocação de placas ou pinturas de faixas, próximo ao semáforo com marcações para os motoristas de veículos e para os pedestres.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_68.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_68.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  providencie a curto prazo a contratação de  uma empresa para prestar o serviço de limpeza de fossas para famílias carentes, como forma de garantir acesso à saneamento básico.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_69_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_69_2.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  providencie para que seja disponibilizado mais profissionais para atendimento ao público na Farmácia Municipal., visando melhorar o atendimento e reduzir o tempo de espera da população. Pode ser até mesmo um estagiário, pois em determinados períodos, os servidores que trabalham no local ficam sobrecarregados pela demanda existente. Esta situação causa bastante pressão sobre os servidores que atuam no local, devido principalmente por se tratar de um serviço minucioso e de grande responsabilidade, além de levar pacientes a desistirem da espera para seus atendimentos.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_n._70.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_n._70.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  providencie para que seja investigado denúncias de que o médico plantonista Silvino Scudeler Neto, que atende no Centro Municipal de Saúde de nosso município, está maltratando pacientes, fica falando que sabe tudo não aceitando nenhuma opinião e briga com as pessoas. Que seja averiguado e se comprovada a denúncia sejam tomadas as providencias necessárias.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_n._71.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_n._71.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  verifique a viabilidade de colocar no site da prefeitura do município de Califórnia, junto a foto dos Secretários Municipais a biografia ou o currículo dos mesmos. Isto levaria a comunidade e as pessoas em geral, conhecerem melhor o Secretariado Municipal, que trabalha diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_n._72.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_n._72.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo tome as providencias necessárias para garantir a manutenção e o bom funcionamento do veículo utilizado pelo Lar São Vicente de Paulo. E assim garantir a segurança dos usuários do Lar, a continuidade do transporte que o veículo oferece e a eficiência dos trabalhos que o Lar São Vicente presta a Comunidade.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_n._73.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_n._73.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  providencie a restauração ou substituição da mangueira do caminhão pipa que está com vazamento comprometendo o seu uso eficiente. A mangueira é um componente essencial do caminhão pipa, pois é responsável por bombear a água do reservatório para o veículo e para a distribuição.  A restauração ou substituição da mangueira garantirá que o caminhão-pipa possa continuar a funcionar de forma eficiente e segura.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_n._74.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_n._74.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo  providencie para que a Secretaria Municipal de Educação volte a oferecer atendimentos psicológico e fonoaudiólogo aos alunos da rede municipal de ensino.                               _x000D_
 O atendimento psicológico e fonoaudiólogo pode ajudar na identificação e tratamento de problemas como ansiedade, depressão, dificuldades de aprendizagem e questões de comunicação. Auxilia o desenvolvimento emocional, cognitivo e social dos estudantes e no tratamento de questões que afetam o aprendizado e a convivência escolar, contribuindo para um ambiente escolar mais acolhedor e para o desenvolvimento integral dos alunos.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_75.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_75.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito aplique os valores arrecadados através do ISS, que serão pagos pelas concessionárias, assim que voltarem a funcionar os pedágios rodoviários, para regularizar os reajustes atrasados dos Professores. Esta receita entra no orçamento como recurso livre e o senhor prefeito pode usar da maneira que lhe prouver, portanto nada mais justo que já elabore um planejamento para aplicar em favor dos professores. _x000D_
  A educação é um direito fundamental e deve ser priorizada no orçamento municipal, garantindo o acesso à escola, a qualidade do ensino e a valorização do corpo docente. Valorizar nossos profissionais e reconhecer seu papel essencial na formação de uma cidade melhor. Tenho certeza que esta atitude vai incentivar muito os nossos profissionais.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_76.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_76.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito providencie com urgência a contratação de mais profissionais para a Secretaria Municipal de Saúde, visando melhorar a qualidade do atendimento à população e fortalecer a saúde pública. O foco principal é o Centro Municipal de Saúde Padre Tito Cerasoli, onde os atendimentos são centralizados, o que acaba sobrecarregando os profissionais devido ao número muito elevado de consultas diárias, portanto é necessário pelo menos a contratação de mais um médico plantonista e recepcionais/atendentes.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_77.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_77.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor estude a possibilidade de Criar em nosso município a “Secretaria da Mulher”, com o objetivo de centralizar e coordenar ações voltadas à promoção dos direitos das mulheres em áreas como saúde, combate à violência, geração de renda, empreendedorismo e inclusão social. A criação da secretaria representa um olhar mais cuidadoso e direcionado às demandas da mulher e será um passo importante do poder público em defesa das mulheres.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_78.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito considere a possibilidade de mudar o local do posto do DETRAN de nossa cidade, visando melhorar as condições de atendimento ao público, que tem se mostrado insatisfatório devido às condições do local atual, principalmente para a vistoria dos veículos e a falta de ar condicionado na parte interna.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_79.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_79.pdf</t>
   </si>
   <si>
     <t>SUGERIR ao senhor prefeito a contratação de uma empresa especializada para a formação e capacitação adequada dos vigias  municipais, para aprimorar a atuação e a segurança dos mesmos e, consequentemente, melhorar a segurança da comunidade.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_802025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_802025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito considere a possibilidade de designar um servidor que atue como um agente de atendimento em um ponto de acesso público à internet, um mediador para auxiliar na comunicação entre pessoas que não têm acesso a meios digitais e os serviços públicos para programas de apoio social, principalmente para acessar aos programas do governo.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_81.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_81.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito através do setor responsável providencie para que sejam instaladas placas com a denominação das vias públicas, bem como placas com indicações e sinalizações com os nomes dos Bairros na área rural do município. A instalação dessas placas de identificação se faz necessário para que ajude na localização, tanto na área urbana como na área rural. Nos Bairros rurais facilitará o acesso para entrega de compras, socorro ou algo parecido, trazendo maior acessibilidade a entregadores ou a algum órgão seja de saúde ou segurança de localizar as propriedades rurais. A falta de placas causa dificuldades para moradores, visitantes, entregadores e serviços de emergência. _x000D_
 Sugiro ainda que na zona Rural sejam colocadas placas indicativas com o nome do Bairro em destaque, em material refletivo ou fosforescente, para permitir a visualização noturna.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_no_82.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_no_82.pdf</t>
   </si>
   <si>
     <t>SUGERIR que o Senhor Prefeito determine ao setor competente a restauração geral do Parquinho Infantil da Praça São Francisco, com a maior urgência, pois o mesmos não se encontram em situação de uso pelas crianças, visto que além da sujeira há formigas por todos os lados.  Portanto sugiro que seja realizada:_x000D_
 _x000D_
                     *  Limpeza e manutenção da higiene dos brinquedos;_x000D_
                     * A troca da grama natural por placas de gramado sintético, assim como nos demais municípios. Com a troca o parquinho ficará em boas condições de uso durante o ano todo, propiciando maior conforto e higiene para as crianças_x000D_
                     * Fechamento do Espaço com alambrado;_x000D_
                     * Instalação de bebedouro. O local é muito utilizado pelas crianças e a pratica de atividades físicas e de lazer, tem deixado seus frequentadores com sede, por este motivo as mães preocupadas com a hidratação de seus filhos apresentaram este pedido</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_83.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito estude a possibilidade de elaborar Projeto de Lei Declarando de Utilidade Pública a ONG – ANJOS DE QUATRO PATAS – Organização de Proteção Animal de Califórnia – AQP PROTEÇÃO ANIMAL, com sede a Rua Petrópolis, nº 261- Guiomar de Matos, cadastrado no CNPJ sob Nº 60.527.659/0001-22</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>SUGERINDO ao senhor prefeito que decrete a Obrigatoriedade do uso de máscaras para servidores públicos da área da Saúde em Califórnia, atendendo a RESOLUÇÃO SESA Nº 1014/2025 –  da SECRETARIA ESTADUAL DA SAUDE DO PARANÁ – SECRETÁRIO DE ESTADO DA SAÚDE: DR CARLOS ALBERTO GERBRIM PRETO, datada de 06/06/2025. É necessária adoção de medidas preventivas à saúde pública, assim como se torna essencial para o município promover políticas de segurança sanitária dentro do ambiente de saúde.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_85.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_85.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, através da Secretaria competente verifique a possibilidade  de instalar quebra-molas de acordo com as Normas Nacionais de Trânsito na Rua Paulo Nascimento.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_86.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_86.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Senhor Prefeito, por meio da Secretaria competente, verifique a possibilidade de disponibilizar uniformes padronizados aos Guardas Escolares e Guardas Noturnos, a fim de facilitar a identificação desses profissionais durante o desempenho de suas funções, especialmente em ocorrências durante o dia._x000D_
 Além disso, sugerimos também que os monitores do transporte escolar tenham, no mínimo, um crachá ou uma camiseta de identificação funcional, garantindo maior segurança e confiança para os pais e responsáveis, que precisam saber quem está lidando com seus filhos durante o transporte.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_no_87.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>PROPONDO  a criação de um credenciamento com farmácias locais para a compra de medicamentos da Relação Nacional de Medicamentos Essenciais (RENAME), que a farmácia municipal não tenha.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_88.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_88.pdf</t>
   </si>
   <si>
     <t>PROPONDO a aquisição de um fogão com seis bocas e um forno para a cozinha da Escola  Municipal Sueli Bisconcini Viana, visto que o fogão atual está com problemas e dificulta a preparação da merenda escolar de forma adequada.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao892025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao892025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito providencie junto a Secretaria competente a restauração dos equipamentos da Sala de Fisioterapia do Centro Municipal de Saúde. Que seja realizada a substituição das peças danificadas, manutenção preventiva e corretiva e que sejam comprados novos equipamentos para substituir os equipamentos obsoletos ou danificados irreparavelmente, para assim garantir o bom funcionamento dos aparelhos.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_90.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, verifique junto ao setor competente a possibilidade de disciplinar o transito no cruzamento da Avenida José Cunha Neto com a Rua João Voltarelli. Que sejam instalados tachões (popularmente chamados de tartarugas), uma sinalização adequada ou uma rotatória, o que for mais adequado, para melhorar a segurança do transito e consequentemente prevenir acidentes.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_91.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, realize estudos técnicos e avaliações para verificar a viabilidade da transferência do Meu Campinho e as Instalações do Conselho Tutelar para outra área mais adequada. Esta transferência se justifica pela necessidade de liberar o espaço para a construção do Centro de Eventos, que será construído no local onde hoje se encontra o Pátio de Máquinas Municipal.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_92.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, realize estudos no sentido de interditar o transito em frente a capela mortuária em dias de velórios.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_93.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que o senhor prefeito providencie junto a Secretaria competente melhorias na Capela Mortuária Municipal, como a manutenção e reparos em geral do ar condicionado e dos ventiladores que não estão funcionando e a restauração ou troca das fechaduras dos banheiros.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao942025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao942025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, verifique a possibilidade de disponibilizar barracas padronizadas e cobertas para os feirantes que atuam todos os sábados na Rua América esquina com a Avenida Getúlio Vargas.  São pequenos produtores que têm dificuldades em adquirir uma barraca coberta e suas bancas ficam expostas às intempéries do tempo, por isso a doação beneficiará estes feirantes garantindo renda para as famílias que retiram da agricultura familiar o complemento para seu sustento, contemplando-as com um espaço adequado para a comercialização de seus produtos.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao952025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao952025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito, providencie junto ao setor competente estudos técnicos para a elaboração de um projeto de ampliação ou construção de um novo cemitério, caso a área atual não seja suficiente.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_96.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a instalação de lixeiras nas Praças e nas principais Ruas de nossa cidade, nas calçadas próximo aos estabelecimentos comerciais, próximo aos órgãos públicos e pontos turísticos, para melhorar a limpeza urbana e a gestão de resíduos.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_97_assinado.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_97_assinado.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao senhor prefeito que com o apoio do responsável pelo Destacamento da Polícia Militar em nosso Município,  denomine o novo  Destacamento da Polícia Militar de: “Destacamento Policial Davi de Mattos”.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_98.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_98.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o senhor prefeito notifique a Concessionária de Energia Elétrica – COPEL, para que promova alteração na rede elétrica da Avenida Ponta Grossa, para que os cabos de energia não cruze a via pública, visando a segurança das pessoas, caso um caminhão mais elevado enrosque nos cabos quebrando-o, como já ocorreu de quebrar, não provoque nenhum acidente, pois da maneira que se encontra, sempre há o risco de acidentes com pedestres, ciclistas ou motoqueiros, que estejam próximos, quando o fato ocorrer.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_99.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_99.pdf</t>
   </si>
   <si>
     <t>SUGERINDO  que o senhor prefeito em conjunto com a Secretaria da Educação e Secretaria de Obras, verifique a possibilidade de fornecer transporte escolar para estudantes que residem em uma chácara localizada na divisa de Califórnia com Marilandia do Sul.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>SUGERINDO  que o senhor Prefeito, por meio do órgão competente, providencie a execução de obras de drenagem das águas pluviais nas imediações do Santuário Nossa Senhora Aparecida, tendo em vista que o local possui uma rampa de acesso e um mirante que atualmente não contam com sistema de drenagem adequado.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao1012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao1012025.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja avaliada a possibilidade de encaminhar ao Poder Legislativo projeto de emenda à Lei Orgânica do Município, com o objetivo de alterar o percentual mínimo de cargos em comissão (CC) e funções de confiança (FC) a serem ocupados por servidores efetivos de carreira, reduzindo-o dos atuais 50% (cinquenta por cento) para 15% (quinze por cento).</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao1022025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao1022025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao Poder Executivo o funcionamento de alguns dos CMEIs em tempo integral durante o período de férias escolares. Visto que embora o período de férias seja importante para o descanso das crianças e servidores da educação, ele também representa um desafio para muitas famílias, especialmente para as mães que exercem atividades laborais fora de casa e não dispõem de rede de apoio familiar.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao1032025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao1032025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ao Poder Executivo contratação urgente de profissional de fonoaudiologia para atendimento na rede pública de saúde, com o objetivo de agilizar o atendimento de pacientes com dificuldades de comunicação, audição, deglutição, entre outras.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao1042025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao1042025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito envie a esta Casa de Leis, projeto de lei concedendo abono salarial natalino, em parcela única, a todos os servidores públicos do Município de Califórnia e que este benefício seja estendido aos funcionários de contrato temporário, estagiários e conselheiros tutelares, como uma forma de reconhecimento e valorização do trabalho prestado. Acompanhando assim a iniciativa da Mesa Diretora da Câmara que apresentou Projeto de Lei concedendo abono Natalino aos Servidores da Câmara do Município de Califórnia, na importância de R$1.500,00 (mil e quinhentos reais).</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_1052025ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_1052025ronaldo.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo busque soluções imediatas junto a diretoria da Sanepar, solicitando que a empresa preste um serviço adequado e contínuo a população, com atendimento ao público diariamente no escritório instalado em nosso município, considerando que a falta de atendimento está prejudicando todos os moradores quando necessitam de atendimento.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_1062025ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_1062025ronaldo.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o Poder Executivo realize, com a máxima urgência, a implantação de novas galerias de tubos para escoamento da água pluvial na estrada que liga ao sítio do senhor Getúlio Voltarelli, especialmente no trecho próximo à chácara do senhor Diego Bernardo.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao1072025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao1072025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO   ao Poder Executivo a revitalização dos estacionamentos da Avenida Getúlio Vargas. Que seja realizado estudo da viabilidade técnica para implantação de estacionamento em 45 graus e a retirada do canteiro central._x000D_
  A implantação do estacionamento em 45 graus facilitaria a criação de mais vagas para veículos, otimizando o espaço disponível e contribuindo para a fluidez do trânsito local. Além disso, o formato de estacionamento sugerido facilita as manobras de entrada e saída dos veículos, em comparação com as modalidades paralelas hoje existentes.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao1082025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao1082025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO que o senhor prefeito contrate empresa de engenharia, com o objetivo de auxiliar na fiscalização das obras públicas em andamento e em projetos necessários para liberação de recursos que já foram conquistados, mas que podem ser perdidos, caso o município não cumpra os prazos. Esta contratação servirá para suprir deficiência nesta área, visto que o município não possui engenheiros suficientes em seu quadro funcional.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_022025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_022025.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO”, de Congratulação e Reconhecimento aos Policiais Militares: Soldado Monica de Souza e Cabo Luciano de Oliveira Martins, pela atuação durante incêndio.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>NEUCI VENÂNCIO FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/documento.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/documento.pdf</t>
   </si>
   <si>
     <t>teste de assinatura eletronica</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/oficio_no_92.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/oficio_no_92.pdf</t>
   </si>
   <si>
     <t>À_x000D_
 Ouvidoria Geral do Município de Califórnia – PR_x000D_
 _x000D_
 Assunto: Resposta ao Memorando nº 63/2025</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/portaria_012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/portaria_012025.pdf</t>
   </si>
   <si>
     <t>O Vereador Neuci Venâncio Ferreira, Presidente da Câmara do Município de Califórnia, Estado do Paraná, no uso de suas atribuições legais, _x000D_
 _x000D_
 RESOLVE: _x000D_
 _x000D_
 ARTº 1º - - NOMEAR – O senhor André Silva dos Reis, brasileiro, portador da Cédula de Identidade RG. Sob nº 7.348.073-6 - SESP-PR e inscrito no CPF sob nº 029.208.859-01; Cargo de Provimento em Comissão de DIRETOR GERAL, símbolo CC – 01, a partir de 02 de janeiro de 2025. Conforme anexo I da Lei Municipal nº 1386/2011 de 01/09/2011 e Lei Municipal nº 1807/2020 de 20/03/2020. _x000D_
 _x000D_
 ARTº 2º - Esta Portaria entra em vigor a partir de 02 de janeiro de 2025, revogadas as disposições em contrário._x000D_
 _x000D_
 Registre-se, Publique-se.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/portaria_10_2025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/portaria_10_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias a servidora ocupante de cargo efetivo da Câmara do Município de Califórnia, Estado do Paraná.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_decreto_legislativo_n._01.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_decreto_legislativo_n._01.pdf</t>
   </si>
   <si>
     <t>Súmula: Concede Título de Cidadão Honorário do Município Califórnia, Estado do Paraná, ao Ilustre PROMOTOR DE JUSTIÇA “Dr. CARLOS FREDERICO DOS GUARANYS ESCOCARD DE AZEVEDO”, da PROMOTORIA DE JUSTIÇA DA COMARCA DE MARILÂNDIA DO SUL – PR, e dá outra providenciais.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>Comissão de FINANÇAS E ORÇAMENTO</t>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a apreciação do Parecer Prévio do Egrégio Tribunal de Contas do Estado do Paraná, referente às contas da Prefeitura do Município de Califórnia-PR, exercício financeiro de 2023 – Processo TCE-PR nº 215902/24.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_complementar_n._01_de_2025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_complementar_n._01_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01/2015, autorizando o Poder Executivo Municipal à criar o cargo de provimento em comissão Assessor II, símbolo C-3 e altera a Estrutura Administrativa do Município, acrescentando cargos aos Órgãos de Acessoramento Superior e Secretarias Municipais</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/plc032025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/plc032025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2015, que dispõe sobre Estrutura Administrativa do Município, criando a Secretaria Municipal da Mulher, com suas competencias e estrutura.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/plc042025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/plc042025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2015, que dispõe sobre Estrutura Administrativa do Município, no que se refere à nomenclatura e atribuições de algumas Secretarias Municipais.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc052025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc052025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PROCURADORIA GERAL DO MUNICÍPIO DE CALIFÓRNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/plc062025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/plc062025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2015, que dispõe sobre Estrutura Administrativa do Município, acrescentando a Procuradoria Geral do Município.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/pl092025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/pl092025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para o cargo de Gari, Pedreiro, Auxilar de Serviços Gerais e Vigia e autoriza a abertura de Processo Seletivo Simplificado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl112025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl112025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º da Lei Municipal nº 1855/2021, alterando a composição do Conselho Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/pl142025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/pl142025.pdf</t>
   </si>
   <si>
     <t>Fica Instituido o Programa de Recuperação Fiscal - REFIS/2025, relativo aos Débitos para com o Município de Califórnia -PR</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>Neuci Venâncio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_n._18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_n._18.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Estabelece normas para o pagamento de diárias aos Vereadores e Servidores da Câmara do Município de Califórnia-PR, conforme específica.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/pl192025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/pl192025.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de Veículo Automotor do Executivo Municipal ao LAR SÃO VICENTE DE PAULO e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a obrigatoriedade do uso de crachá de identificação funcional por todos os servidores e profissionais vinculados à Secretaria Municipal de Saúde do Município de Califórnia – Paraná.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/pl212025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/pl212025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES - CIPA, NO ÂMBITO DO PODER EXECUTIVO DE CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Lei nº 1.508/2013 – CÓDIGO DE POSTURA DO MUNICÍPIO DE CALIFÓRNIA e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/projeto_de_lei_n._24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/projeto_de_lei_n._24.pdf</t>
   </si>
   <si>
     <t>Afeta para o Domínio Público Imóveis Urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n._25.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n._25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Ordinária nº 2067/2024, que especifica para a União de Mutuários e Moradores de Apucarana e Região - UMMAR, Associação Priivada sem Fins Lucrativos, e dá outras providencias.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_n._26..pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_n._26..pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AO LAR SÃO VICENTE DE PAULO, SUBVENÇÃO SOCIAL MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/pl272025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/pl272025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Ordinária Municipal nº 1.724/2018, a qual declara utilidade pública à area de terra, localizada na zona rural do Município de Califórnia-PR, para fins de instituição de Servidão de Passagem, implantação de estrada municipal.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a exigência de apresentação e publicação de currículo acadêmico e profissional para todos os Secretários Municipais e Cargos em Comissão do Poder Público Municipal de Califórnia</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/pl322025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/pl322025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL PÚBLICO PARA DESTINAÇÃO DE USO ESPECIAL.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/pl382025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/pl382025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária Municipal nº 2067/2024, que dispõe sobre a doação de Imóvel que especifica para a União de Mutuários e Moradores de Apucarana e região - UMMAR, associação privada sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/pl402025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/pl402025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária Municipal nº 944/2003, que institui no Município de Califórnia a Contribuição para Custeio do Serviço de Iluminação Pública prevista no artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_no_41.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_no_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com os municípios de Mauá da Serra, Marilandia do Sul e Rio Bom, objetivamdo mútua cooperação para fim de fomentar, promover e fortalecer o desenvolvimento da prática esportiva na comarca de Marilandia do Sul.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/pl422025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/pl422025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a APAE - Associação de Pais e Amigos dos Excepcionais, Subvenção Social e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/pl462025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/pl462025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária Municipal nº 2120/25, que Institui a Concessão de Diárias aos Servidores Públicos Municipais e da outras povidências</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/pl472025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/pl472025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Desafetação de Imóvel Público para nova Destinação de uso Especial.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/pl492025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/pl492025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2097/2024, QUE INSTITUI O PLANO MUNICIPAL DE CULTURA – PMC, NO MUNICÍPIO DE CALIFÓRNIA/PR.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/pl502025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/pl502025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2084/2024, QUE INSTITUI O FUNDO MUNICIPAL DE CULTURA – FUMCULT, NO MUNICÍPIO DE CALIFÓRNIA/PR.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/pl512025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/pl512025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2001/2023, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/pl522025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/pl522025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1572/2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DO IDOSO, CRIA O CONSELHO MUNICIPAL DE DIREITOS DO IDOSO E INSTITUI O FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/pl532025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/pl532025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1855/2021, QUE DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl542025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl542025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2029/23, QUE DISPÕE SOBRE O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, DE QUE TRATA A LEI Nº 1855/21, QUE CRIOU O CONSELHO MUNICIPAL DE DIREITOS DA PESSOA COM DEFICIÊNCIA DE CALIFÓRNIA/PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/pl552025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/pl552025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2070/24, QUE DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/pl562025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/pl562025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2028/23, QUE DISPÕE SOBRE O FUNDO MUNICIPAL DOS DIREITOS DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/pl572025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/pl572025.pdf</t>
   </si>
   <si>
     <t>Cria o PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE, e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/pl582025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/pl582025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2063/2024, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, INSTITUI A CONFERENCIA MUNICIPAL DE ESPORTE E LAZER E CRIA O FUNDO MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE CALIFÓRNIA/PR.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/pl592025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/pl592025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE USO DE VEÍCULOS E MAQUINÁRIO PESADO DO EXECUTIVO MUNICIPAL À APAC – ASSOCIAÇÃO DOS PRODUTORES AGROPECUÁRIOS DE CALIFÓRNIA, E SUBVENÇÃO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/pl602025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/pl602025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA PROCEDIMENTO ADMINISTRATIVO PARA RESSARCIMENTO DE DANOS CAUSADOS PELOS ENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CALIFÓRNIA A TERCEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/pl652025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/pl652025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal(SIM/POA).</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/pl662025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/pl662025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: INSTITUI NO MUNICÍPIO DE CALIFÓRNIA, O PROGRAMA PORTEIRA A DENTRO PARA REALIZAÇÃO DE INVESTIMENTOS PÚBLICOS NA ÁREA RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/pl672025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/pl672025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA A LEI MUNICIPAL Nº 1687/2017 - PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CALIFÓRNIA, EXTINGUINDO O CARGO DE MÉDICO – CLÍNICO GERAL.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/pl702025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/pl702025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL A ORGANIZAÇÃO DE PROTEÇÃO ANIMAL DE CALIFÓRNIA – AQP PROTEÇÃO ANIMAL, NOME FANTASIA ONG – ANJOS DE QUATRO PATAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/pl712025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/pl712025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Desafetação de Imóvel Público para Categoria de Fins Dominicais.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/pl722025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/pl722025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL À CONCEDER AO CONSEG - CONSELHO COMUNITÁRIO DE SEGURANÇA DE CALIFÓRNIA, FOMENTO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/pl732025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/pl732025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/pl742025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/pl742025.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/pl752025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/pl752025.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Perímetro Urbano, os imóveis: - Lote de Terras nº 144/A - Parcela 01, com 29.380,00 m² e Lote de Terras nº 144/A - Parcela 02, com 217,00 m², situados na Gleba Barra Nova, Município de Califórnia.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/pl762025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/pl762025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de nº 1.832/2020, que institui o Programa de Auxílio - Alimentação aos Servidores Ativos Estatutários e Celetistas, Cargos em Provimento em Comissão, Contratados e Permutados no âmbito da Administração Direta do Município de Califórnia - Paraná.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/pl802025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/pl802025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER A APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/pl822025_neuci.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/pl822025_neuci.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instalar câmeras de segurança nos veículos destinados ao transporte escolar no Município de Califórnia e dá outras providências.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/pl842025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/pl842025.pdf</t>
   </si>
   <si>
     <t>Súmula: DISCIPLINA A CONCESSÃO DE ABONO NATALINO AOS SERVIDORES ATIVOS (EFETIVOS E COMISSIONADOS) DA CÂMARA DO MUNICÍPIO DE CALIFÓRNIA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/pm012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/pm012025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos profissionais que se dedicam diariamente nos cuidados da saúde da população, e que tiveram um desafio ainda maior durante o enfrentamento da Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/pm022025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/pm022025.pdf</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/mocao_no_03_2.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/mocao_no_03_2.pdf</t>
   </si>
   <si>
     <t>EMENTA: “MOÇÃO DE CONGRATULAÇÕES” e aplausos aos servidores públicos municipais, pela sua atuação corajosa e profissional em situações de risco.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>Neuci, Rafael</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_mocao_no_04.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_mocao_no_04.pdf</t>
   </si>
   <si>
     <t>EMENTA: “MOÇÃO DE APOIO” - à Educação especial, sobretudo às APAES e “MANIFESTAÇÃO DE REPÚDIO” à Ação Direta de Inconstitucionalidade (ADI) n° 7796.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodemocao_052025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodemocao_052025.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS” –  e manifestação de homenagem ao senhor ROSANO PIRES, coveiro municipal e todos trabalhadores, diretos e indiretos, do cemitério Municipal de Califórnia.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/projetomocao_062025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/projetomocao_062025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor ORLANDO BRAMÉ -  CAFEICULTOR de nosso município, por sua destacada participação no Concurso Café Paraná.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/resolucao_no_01_de_2025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/resolucao_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Processante - CP, destinada a investigar supostas irregularidades e apurar responsabilidades quanto à nomeação e ocupação de cargos em comissão e funções de confiança (CC e FC) no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a instauração de Comissão Parlamentar de Inquérito - CPI, com a finalidade de investigar e apurar possíveis irregularidades administrativas relacionadas à transferência da Secretaria Municipal de Esportes para o imóvel da Biblioteca Cidadã Mauro Pazini, localizada no centro do Município.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_resolucao_n._03.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_resolucao_n._03.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Processante pela prática de infra-ção político-administrativa pelo Excelentíssimo Pre-feito, Senhor Paulo Sérgio Chileide, nos termos do artigo 62 do Regimento Interno da Câmara e em conformidade com o Decreto-Lei nº 201/1967.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_012025_maycon.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_012025_maycon.pdf</t>
   </si>
   <si>
     <t>Maycon Alessandro Landigraff, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, através do setor competente, providencie a  abertura de Sindicância e Processo Administrativo Disciplinar (PAD), com o objetivo  de investigar irregularidades da Secretaria de Obras do Município de Califórnia, da gestão anterior, no que refere aos serviços de máquinas, ônibus e furtos de pneus.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_022025_maycon.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_022025_maycon.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, providencie junto ao setor competente providencias em relação a Lei nº 2101/2024 que:“Autoriza o Poder Executivo Municipal a Cessão  de Servidor Público Municipal com o Poder Público Municipal, Estadual ou Federal e dá outras providências.”, se possível sua revogação imediata.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_032025_maycon.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_032025_maycon.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, providencie junto ao setor competente a verificação da legalidade da Lei nº 2100/2024 que:“ Altera a Lei Municipal nº 1.687/2017 – Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, Estado do Paraná, exceto Profissionais do Magistério e Celetistas e dá outras providências.”,  e que sejam tomadas as providencias necessárias.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_042025_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_042025_ronaldo.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins,Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que encaminhe a esta Casa de Lei, relatório informando  quantos aparelhos de ar condicionado foram adquiridos através da Secretaria Municipal de Educação e os locais onde os mesmos foram instalados._x000D_
                                                   Requeiro ainda, que, se não foram todos instalados, que sejam instalados nas Escolas que estão faltando e caso não sejam suficientes sugiro que sejam adquiridos com a maior brevidade possível, pois o calor, como vários estudos demonstram, pode tornar o ambiente de ensino desconfortável e prejudicar o aprendizado dos alunos e, ainda, que o conforto térmico nas salas de aula  desempenha um papel crucial no bem-estar dos estudantes e na eficácia do processo de ensino-aprendizagem.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_052025_neto.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_052025_neto.pdf</t>
   </si>
   <si>
     <t>Luis Antonio Domingues Neto,Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que encaminhe a esta Casa de Lei, cópia da Lei que dispões sobre o Regime Jurídico da CLT (Consolidação das Leis Trabalhistas), para os Servidores da Rede Municipal de Saúde, onde consta, segundo informação da responsável pelo RH (Recursos  Humanos da Prefeitura), proibição de pagamento de gratificação a servidores que são designados para exercer outra função que não faça parte de suas atribuições._x000D_
                                                   Caso esta Lei não exista, que seja elaborada Lei neste sentido e seja estipulada a forma do fornecimento da gratificação por atribuição de Função de: direção, coordenação ou chefia, pois a gratificação deve ser concedida, até para evitar interpretação de desvio de função eue é uma prática ilegal e pode gerar problemas legais.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_062025_ronaldo.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_062025_ronaldo.pdf</t>
   </si>
   <si>
     <t>Ronaldo Onesino Martins, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que agilize a liberação documental de terreno para construção de uma creche para atender aos moradores dos Residenciais: Silvino Lino Coelho, Antônio Eduardo e Luiz Libano, tendo em vista que, atualmente, as famílias precisam deslocar seus menores para outras creches todas bem distantes, fato que dificulta bastante a ida desses menores para a creche. Esclareço que consegui através do Deputado Jacovós Emenda no valor de R$ 1.300.000,00 (Um Milhão e Trezentos mil reais) para construção de uma creche e a contrapartida do município é o terreno para a construção da mesma. _x000D_
                                                  Sabendo que é um direito constitucional o direito a creche, e que os alunos sejam matriculados em instituições de ensino, perto de seu domicilio. Considerando que, não há creche que atenda as crianças destes residenciais e que se confirmado que o novo contorno rodoviário passará nas proximidades destes residenciais, a probabilidade de expansão e aumento populacional nesta região é certa, é que requeiro atenção especial a este pedido_x000D_
                                                  _x000D_
                                                   Termos em que,_x000D_
 Pede e espera deferimento.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_072025_neto.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_072025_neto.pdf</t>
   </si>
   <si>
     <t>Luis Antonio Domingues Neto,Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe esta Casa de Lei, porque os vencimentos dos Servidores dos cargos de Auxiliar Administrativo é superior aos dos servidores do cargo de Escriturário, se as funções são as mesmas e a escolaridade exigida para o Escriturário é superior. Sendo que a Lei assegura aos servidores isonomia de vencimentos para cargos de atribuições iguais ou assemelhadas do mesmo Poder ou entre Poderes Executivo e Legislativo?</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_082025_vlade.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_082025_vlade.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, providencie, com a maior brevidade possível, junto ao setor competente a fiscalização para apurar se está ocorrendo alienação das unidades habitacionais de Interesse Social, desenvolvido pelo município, no “Residencial Eduardo Antônio da Silva”. Em conversa com o senhor Promotor Público, este informou que cabe a procuradoria do Município fiscalizar e tomar as providencias necessárias. _x000D_
                                                   Faz tal solicitação por ter recebido denúncia de que está havendo alienação das mesmas e entende que este Programa Social é para atender necessidade da população de baixa renda e pelas informações que possui, as mesmas não podem ser locadas e nem alienadas.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>Vlademiro, Neto Domingues, Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/requeriimento_09.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/requeriimento_09.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através da Secretaria Municipal de Saúde, nos encaminhe informações sobre o quadro clínico que está atendendo nas UBS de nosso município, nome dos profissionais, quantos são profissionais efetivos, quantos são contratados por credenciamento e, nesse último caso, qual a duração do contrato de trabalho. _x000D_
  Requeremos também, de forma detalhada, as especialidades com Registro de Qualificação de Especialista (RQE) atendidas em cada UBS, bem como os dias e horários. Estas informações são para que possamos ter o maior número de informações possíveis para fiscalizar o serviço e solicitar melhorias, se necessário.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_10.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que estude a possibilidade de conceder aos professores da Rede Pública Municipal o reajuste de 5% (cinco por cento), referente as perdas salarias de anos anteriores, visto que já está sendo elaborado Projeto de Lei com reajuste de 1,5% (um virgula cinco por cento) para compor o reajuste de 6,27% (seis , vinte e sete por cento) deste ano.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_11.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal solicitando informações sobre a distribuição de uniformes escolares aos alunos da rede municipal de Califórnia. Que seja enviada justificativa detalhada para o atraso na entrega dos uniformes dos estudantes, que iniciaram o ano letivo em fevereiro e não receberam os uniformes até a presente data. Que informem qual é a previsão de prazo para a entrega dos uniformes e quais as medidas adotadas para agilizar o processo de distribuição.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/req._no_12.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/req._no_12.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal requerendo informações sobre a previsão de retomada das obras da Casa do Peregrino, visto que a obra teve início na gestão anterior e se encontra paralisada há muito tempo e com isto o material e trabalho que já foi realizado fica sendo desperdiçado o que acaba impactando no custo final da obra. Que nos informe quais as razões da paralização e para quando está prevista a retomada, justificando de forma detalhada as razões que estão impedindo ou atrasando a retomada. Faço tal requerimento considerando que este Vereador vem sendo constantemente cobrado pela população sobre a paralisação desta obra.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Leandro, Neuci, Vlademiro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._13.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._13.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal requerendo informações sobre os lotes do Parque Industrial III. Apresentamos tal requerimento, porque verificamos vários lotes vazios e algumas pessoas nos procuraram com interesse em adquirir lotes para implantar uma empresa, porem foram informados que não tem lotes disponíveis. Portanto solicitamos que seja realizado um levantamento e nos informem a quantidade de lotes existentes e quantidade de lotes disponíveis, declinando as respectivas áreas; quantidade de lotes negociados e as empresas que adquiriram os lotes. Que neste levantamento seja verificado se as pessoas que adquiriram estes lotes estão cumprindo os prazos estipulados em Lei e no contrato de compra e venda.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._14.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._14.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que promova estudos no sentido de alterar o Plano de carreira dos servidores públicos, visando elevar o valor dos salários dos garis em nosso município, visto que o salário dos garis está defasado comparado com a média Nacional que equivale a R$ 1.915,00. Este reajuste é necessário, pois trata-se de um cargo de grande importância para o município e precisam ser valorizados. Hoje para a profissão de gari exige muita força de vontade na realização deste trabalho árduo, enquadrado como insalubre em grau máximo, devido o contato com o lixo urbano, e por isso há uma grande necessidade de proporcionar condições favoráveis e uma remuneração digna para este profissional.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_15.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do setor competente providencie a troca de vidro quebrado na entrada do Centro Municipal de Saúde Padre Tito Cerasoli. _x000D_
                                Apresenta este pedido, visto que já constatou a real necessidade da troca deste vidro quebrado desde fevereiro e a Secretária de Saúde disse que tomaria as providencias, mas, até o momento o serviço não foi realizado.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_no_16.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie junto a sua assessoria a aplicação da Lei Municipal nº 2050/2024 de 11/03/2025, que Institui a Política Municipal de Transparência na Gestão da Saúde Pública e dá outras providências. _x000D_
  Esta Lei insere um novo instrumento de garantia dos direitos à publicidade e à transparência da gestão pública, que é direito fundamental ao acesso à informação previsto no artigo 5º, inciso XXXIII, da CF/88, que prevê: “todos têm direito a receber dos órgãos públicos informações de seu interesse particular, ou de interesse coletivo ou geral, que serão prestadas no prazo da lei, sob pena de responsabilidade, ressalvadas aquelas cujo sigilo seja imprescindível à segurança da sociedade e do Estado”.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._17.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._17.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, providencie a abertura de Sindicância para averiguar sobre a distribuição de calcário aos agricultores através da Secretaria Municipal de Agricultura, no ano de 2024. Tenho informação que o calcário chegou ao município, porem tem agricultor que até assinou a nota de recebimento do produto, mas não recebeu até hoje.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._18.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._18.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, investigue como o banco de horas está sendo usado na prefeitura, se está sendo utilizado de forma legal e transparente. Que seja averiguado a quantidade de horas acumuladas, a forma que elas são usadas e os critérios para compensação.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/requerimento_n.19.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/requerimento_n.19.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que esclareça: Sabemos que os contratos dos atuais Monitores Escolares de sala de aula e dos ônibus, devem encerrar em breve e por serem PSS não poderão ser renovados. Portanto, que o senhor prefeito informe a esta Casa como será a substituição destes profissionais, para que os estudantes não fiquem sem este atendimento que é de suma importância. Quais as providencias que estão sendo tomadas para realização de outro teste seletivo ou a realização do concurso público? Porque o que não pode é as crianças ficarem sem atendimento necessário.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe qual a previsão para o pagamento do 13º salário dos servidores públicos municipais, se já foi planejado para ser pago em duas parcelas como prevê a legislação e se já tem a data prevista para o pagamento._x000D_
 Faz este questionamento porque vários servidores já vieram perguntar sobre o pagamento do 13º e nas outras gestões a primeira parcela era sempre paga em junho ou julho, mas este ano não teve nenhuma informação.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>Ronaldo Martins, Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_n._22_de_2025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_n._22_de_2025.pdf</t>
   </si>
   <si>
     <t>Requereer, que após ouvido o plenário, seja oficiado o Sr. Prefeito, a respeito em especial Lei Orgânica do Município e o Estatuto do Servidor Público Municipal, no qual venho por meio deste, apresentar o seguinte requerimento:_x000D_
 1. Do embasamento legal e da obrigatoriedade de cumprimento das normas e das Leis:_x000D_
 A Lei Orgânica do Município de Califórnia e Estatuto do Funcionário Público Municipal.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_23_assinado.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_23_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que informe quantos são cargos em comissão (CC) e funções de confiança (FC), ocupados no quadro dos servidores do município de Califórnia, especificando: quantos e quais são preenchidos por servidores de carreira.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/requerimento_24.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/requerimento_24.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que através do Setor de Recursos Humanos informe a esta_x000D_
 Casa de Leis sobre os procedimentos para avaliação de licenças ou faltas por doença do servidor público ou de um familiar.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Vlademiro, Anderson, Carlos Eduardo, Leandro, Maycon, Neto Domingues, Rafael, Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_252025_neto.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_252025_neto.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 21 da Lei Orgânica do Município de Califórnia, conjugado com o art. 63 e seus parágrafos do Regimento Interno, a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar supostas irregularidades e apurar responsabilidades pela retirada da Praça José Alves Vicente, constituindo destruição de patrimônio público, corte de duas árvores da espécie Ipê-amarelo e destruição completa da praça, situadas na Rua Mirian Marçal, centro</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>Anderson, Maycon, Neuci, Rafael, Vlademiro</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/requerimento_262025_neto.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/requerimento_262025_neto.pdf</t>
   </si>
   <si>
     <t>Requer informações e justificativas do Poder Executivo Municipal acerca de intervenções realizadas em bens públicos municipais.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_272025_vereadores.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_272025_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm, através do presente requerimento, requerer, nos termos do art. 21 da Lei Orgânica do Município de Califórnia, conjugado com o art. 63 e seus parágrafos do Regimento Interno, a criação de Comissão Processante (CP) com a finalidade de investigar supostas irregularidades e apurar responsabilidades quanto à nomeação e ocupação de cargos em comissão e funções de confiança (CC e FC) no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Carlos Eduardo, Neto Domingues, Ronaldo Martins</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_282025_vereadores.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_282025_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve vêm, através do presente requerimento, requerer, nos termos do art. 21 da Lei Orgânica do Município de Califórnia, conjugado com o art. 62 do Regimento Interno da Câmara Municipal, requerem a constituição de Comissão Parlamentar de Inquérito (CPI) com a finalidade de investigar e apurar possíveis irregularidades administrativas relacionadas à transferência da Secretaria Municipal de Esportes para o imóvel da Biblioteca Cidadã Mauro Pazini, localizada no centro do Município.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>Maycon Alessandro Landigraff, Vereador com regular assento nesta Casa de Leis, vem respeitosamente à presença de Vossa Excelência REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que, através do setor competente, providencie a abertura de Sindicância e Processo Administrativo Disciplinar (PAD), com o objetivo de apurar a conduta dos servidores públicos que o agrediu após a sessão da Câmara do último dia 20/10/2025.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_302025_maycon.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_302025_maycon.pdf</t>
   </si>
   <si>
     <t>Denúncia por Infração PolíticoAdministrativa. Impedir o funcionamento regular da Câmara._x000D_
 Pratica de atos contra a Lei Orgânica Municipal. Necessária Apuração de Prática de Infração Político-Administrativa Apenada com Perda do Mandato.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que o feriado de aniversário da cidade de Califórnia seja mantido em sua data original, valorizando a importância histórica e cultural desta data para a população. Cumprindo assim a Lei Municipal nº 383/1984 e Lei Estadual nº 253 de 26/11/1954.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o Executivo Municipal para que providencie a contratação de profissional de fonoaudiologia para atendimento na rede pública de saúde, atendendo as necessidades dos cidadãos, que atualmente estão carentes deste atendimento.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_332025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_332025.pdf</t>
   </si>
   <si>
     <t>Requerem a criação de Comissão Parlamentar de Inquérito (CPI), para apuração de fato determinado, conforme descrição abaixo.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_342025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_342025.pdf</t>
   </si>
   <si>
     <t>REQUERER, que após ouvido o plenário, seja oficiado o senhor prefeito, para que através da Secretaria Municipal de Assistência Social, encaminhe a esta Casa de Leis um relatório contendo as informações:_x000D_
 •	O número exato de cestas básicas adquiridas e distribuídas neste ano (2025)._x000D_
 •	Se o município faz a aquisição de cestas básicas, recebe cestas básicas enviadas pelo Estado, ou ambos.   _x000D_
 •	Os critérios de seleção das famílias beneficiadas._x000D_
 •	A lista dos beneficiários, respeitando as leis de proteção de dados, mas garantindo a transparência. _x000D_
 •	Se existe cadastro para distribuição aos moradores, assim como se existe prestação de contas._x000D_
 •	Se as quantidades de cestas são suficientes para as famílias em vulnerabilidade social ou não.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>PAJRE</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça, Redação e Éticca</t>
   </si>
   <si>
     <t>CJRE - Comissão de JUSTIÇA, REDAÇÃO E ÉTICA</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/parecerjr_pl012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/parecerjr_pl012025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça, Redação e Ética, por seu Relator, procedeu a analise quanto ao aspecto constitucional, legal, gramatical e lógico do Projeto de lei n° 01/2025 e recomenda sua aprovação, cabendo ao plenário a decisão final. _x000D_
 _x000D_
 E o Parecer._x000D_
 _x000D_
 Sala das sessões, 02 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/parecerfo_pl012025.pdf</t>
+    <t>http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/parecerfo_pl012025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025._x000D_
 _x000D_
 A Comissão de Finanças e Orçamento, através de seu relator, procedeu a análise deste Projeto e após analisar o mesmo, sou de PARECER FAVORÁVEL e recomendo sua aprovação, cabendo ao plenário a decisão final._x000D_
  _x000D_
 É o Parecer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -2756,67 +2756,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao082025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao092025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao102025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao112025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao122025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao132025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao142025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao152025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_n._16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_n._17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_22_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao232025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao242025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao252025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao262025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao272025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_n._28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_30_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_n._38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao392025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_n._40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_n.41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_n._42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_n._43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_n._44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_n._45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_n._46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_n._47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_n._48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_n._50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_n._51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_n._52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n._53.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_n._54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_n._55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_n._56_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind._no_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_n._60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/ind._no_61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/ind._no_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/ind._no_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_66_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_69_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_n._70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_n._71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_n._72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_n._73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_n._74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_802025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao892025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao942025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao952025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_97_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao1012025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao1022025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao1032025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao1042025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_1052025ronaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_1062025ronaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao1072025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao1082025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_022025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/documento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/oficio_no_92.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/portaria_012025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/portaria_10_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_decreto_legislativo_n._01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_complementar_n._01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/plc032025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/plc042025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc052025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/plc062025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/pl092025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl112025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/pl142025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_n._18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/pl192025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/pl212025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/projeto_de_lei_n._24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n._25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_n._26..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/pl272025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/pl322025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/pl382025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/pl402025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/pl422025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/pl462025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/pl472025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/pl492025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/pl502025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/pl512025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/pl522025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/pl532025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl542025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/pl552025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/pl562025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/pl572025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/pl582025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/pl592025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/pl602025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/pl652025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/pl662025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/pl672025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/pl702025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/pl712025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/pl722025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/pl732025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/pl742025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/pl752025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/pl762025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/pl802025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/pl822025_neuci.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/pl842025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/pm012025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/pm022025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/mocao_no_03_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodemocao_052025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/projetomocao_062025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/resolucao_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_resolucao_n._03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_012025_maycon.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_022025_maycon.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_032025_maycon.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_042025_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_052025_neto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_062025_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_072025_neto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_082025_vlade.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/requeriimento_09.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/req._no_12.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._13.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._17.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/requerimento_n.19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_n._22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_23_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_252025_neto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/requerimento_262025_neto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_272025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_282025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_302025_maycon.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_332025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_342025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/parecerjr_pl012025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/parecerfo_pl012025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao082025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao092025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao102025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao112025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao122025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao132025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao142025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao152025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_n._16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_n._17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_22_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao232025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao242025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao252025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao262025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao272025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_n._28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_n._29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_30_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_n._38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao392025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_n._40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_n.41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_n._42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_n._43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_n._44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_n._45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_n._46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_n._47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_n._48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_n._50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_n._51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_n._52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n._53.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_n._54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_n._55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_n._56_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind._no_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_n._60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/ind._no_61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/ind._no_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/ind._no_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_66_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_69_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_n._70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_n._71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_n._72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_n._73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_n._74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_802025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao892025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao942025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao952025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_97_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao1012025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao1022025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao1032025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao1042025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_1052025ronaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_1062025ronaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao1072025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao1082025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_022025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/documento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/oficio_no_92.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/portaria_012025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/portaria_10_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_decreto_legislativo_n._01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei_complementar_n._01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/plc032025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/plc042025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc052025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/plc062025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/pl092025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl112025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/pl142025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_n._18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/pl192025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/pl212025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/projeto_de_lei_n._24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_n._25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_n._26..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/pl272025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/pl322025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/pl382025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/pl402025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/pl422025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/pl462025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/pl472025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/pl492025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/pl502025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/pl512025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/pl522025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/pl532025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl542025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/pl552025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/pl562025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/pl572025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/pl582025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/pl592025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/pl602025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/pl652025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/pl662025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/pl672025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/pl702025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/pl712025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/pl722025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/pl732025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/pl742025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/pl752025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/pl762025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/pl802025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/pl822025_neuci.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/pl842025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/pm012025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/pm022025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/mocao_no_03_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodemocao_052025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/projetomocao_062025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/resolucao_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/projeto_de_resolucao_n._03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/requerimento_012025_maycon.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_022025_maycon.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/requerimento_032025_maycon.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_042025_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/requerimento_052025_neto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_062025_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_072025_neto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_082025_vlade.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/requeriimento_09.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/req._no_12.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/requerimento_n._13.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/requerimento_n._14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_n._17.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_n._18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/requerimento_n.19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_n._22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_23_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/requerimento_252025_neto.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/requerimento_262025_neto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_272025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/requerimento_282025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_302025_maycon.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_332025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_342025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/parecerjr_pl012025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.california.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/parecerfo_pl012025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>