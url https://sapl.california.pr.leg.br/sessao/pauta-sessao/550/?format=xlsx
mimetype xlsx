--- v0 (2026-04-01)
+++ v1 (2026-06-24)
@@ -33,78 +33,78 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="23">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar nº 1 de 2026</t>
+    <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Executivo municipal - Prefeito</t>
   </si>
   <si>
-    <t>Altera a Lei Municipal nº 1687/2017 - Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, exceto do Magisterio e celetistass, criando novas vagas para o cargo de Assistente Social, auxiliar de farmácia, enfermeiro, fiscal de tributos, operador de máquinas, psicólogo, técnico de enfermagem(regime 12X36) e vigia.</t>
+    <t>Cria a Procuradoria-Geral do Município, institui o cargo em comissão de Procurador-Geral, disciplina sua organização e competências, e dá outras providências.</t>
   </si>
   <si>
     <t>Matéria Legislativa inclusa na Ordem do Dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar nº 3 de 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>Altera o vencimento básico do cargo de Escriturário, constante na Lei Municipal nº 1687/2017 - que dispõe sobre o Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, Estado do Paraná (exceto Profissionais do Magistério e Celetistas), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1687/2017 - Plano de Cargos e Salários dos Servidores Públicos do Município de Califórnia, exceto do Magistério e Celetistas, criando novas vagas para o cargo de Assistente Social, auxiliar de farmácia, enfermeiro, fiscal de tributos, operador de máquinas, psicólogo, técnico de enfermagem(regime 12X36) e vigia.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a  redação do inciso I do Art.  8º da Lei  Municipal  no  1855/2021,  com  as modificações da Lei  no  2123/2025,  para  reestabelecer a  paridade  no Conselho   Municipal    dos    Direitos   da    Pessoa    com Deficiência  e dá  outras  providências.</t>
   </si>
   <si>
     <t>Requerimento nº 15 de 2026</t>
   </si>
   <si>
     <t>Maycon,Neto Domingues,Rafael,Ronaldo Martins,Vlademiro</t>
   </si>
   <si>
     <t>Relatório detalhado sobre empenhos.</t>
   </si>
   <si>
     <t>Requerimento nº 16 de 2026</t>
   </si>
   <si>
     <t>Ronaldo Martins,Neto Domingues,Rafael</t>
   </si>
   <si>
     <t>Solicitação de informações ao Executivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -422,139 +422,139 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="54.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>1613</v>
+        <v>1604</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>1602</v>
+        <v>1600</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1622</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">